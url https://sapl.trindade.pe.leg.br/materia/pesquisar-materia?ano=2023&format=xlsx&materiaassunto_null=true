--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -51,787 +51,787 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executico - PE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_no._001_2023-1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_no._001_2023-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir de 1º de janeiro de 2023.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei__no._002_conselho_de_cultura_2023.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei__no._002_conselho_de_cultura_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Cultura, e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_no._o03_cmpcd_2023.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_no._o03_cmpcd_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Pessoa com Deficiência, da criação do Conselho Municipal da Pessoa com Deficiência – CMPCD e do Fundo Municipal da Pessoa com Deficiência – FMPD do município de Trindade, Estado do Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_no._004_credito_especial_2023.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_no._004_credito_especial_2023.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req._no_01-2023_-_jaecio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req._no_01-2023_-_jaecio.pdf</t>
   </si>
   <si>
     <t>SOLICITA ao Executivo Municipal que tome providências quanto à Recuperação das Estradas Rurais do Município.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_002-2023_-_ver.emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_002-2023_-_ver.emilio.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que proceda com resposta escrita, fundamentada e instruída, no sentido de informar o que impede o município de proceder com a realização de concurso público municipal.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_003-2023-_ver._kilon.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_003-2023-_ver._kilon.pdf</t>
   </si>
   <si>
     <t>Solicita que a Presidência desta Casa Legislativa Municipal convoque a Secretária Municipal de Obras, para vir a esta Casa Legislativa, prestar esclarecimentos referente as manutenções e estado que se encontra as estradas da Zona Rural do Municipal de Trindade-PE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_004-2023-_ver._leomar.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_004-2023-_ver._leomar.pdf</t>
   </si>
   <si>
     <t>Requerer que seja enviado ofício à Prefeita Municipal, Trindade-PE, solicitando a implantação de um Banco de Dados de Pessoas Jovens, com o intento de guardar os Currículos dos Jovens Trindadenses para disposição de informações que os ajudem na procura e inserção no Mercado de Trabalho.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_005-2023-_ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_005-2023-_ver._divaldo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja enviado Ofício a Excelentíssima Senhora Prefeita Municipal para que encaminhe a esta Casa:_x000D_
 a) Resumo da folha de pagamento dos funcionários efetivos, contratados, comissionados e prestadores de serviços de todas as secretarias existentes na atual gestão referentes à janeiro de 2021, janeiro de 2022 e janeiro de 2023._x000D_
 b) Resumo da folha de pagamento dos Aposentados, Pensionistas, contratados, comissionados e prestadores de serviços lotados no FUMAP referentes à janeiro de 2021, janeiro de 2022 e janeiro de 2023_x000D_
 Em caso de ausência de qualquer dos documentos acima Requeridos, pleiteia-se pelo encaminhamento de Certidão, exaurida por servidor habilitado para tal feito, justificando a ausência.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_006-2023-_ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_006-2023-_ver._divaldo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja enviado Ofício a Excelentíssima Senhora Prefeita Municipal para que encaminhe a esta Casa:_x000D_
 a) Resumo da folha de pagamento dos funcionários efetivos, que dispõem de cargos comissionados com suas respectivas funções (efetiva e comissionada)._x000D_
 Em caso de ausência de qualquer dos documentos acima Requeridos, pleiteia-se pelo encaminhamento de Certidão, exaurida por servidor habilitado para tal feito, justificando a ausência.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_007-2023-_ver._monteiro.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_007-2023-_ver._monteiro.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretária Municipal do Trabalho, Cidadania, Inclusão e Desenvolvimento Social, senhora Thayse Thacyane Lins da Cunha, que envie para esta Poder Legislativo, informações sobre o andamento da implantação da Cozinha Comunitária, no município de Trindade-PE.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_008-2023_-_ver._leomar.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_008-2023_-_ver._leomar.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Executivo Municipal que analise a possibilidade de aumentar para 2 o número de médicos plantonistas da UPA e do Hospital Municipal Maria Veneri.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_no_009-2023-_ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_no_009-2023-_ver._divaldo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja enviado Ofício a Excelentíssima Senhora Prefeita Municipal, para que encaminhe a esta Casa, o que ora requeiro:_x000D_
 a) Comprovantes dos repasses das contribuições (Funcional, Patronal e Especial) para o FUMAP, dos funcionários ocupantes dos cargos comissionados que serão beneficiados com o Projeto de Lei de nº 006/2023, a partir de janeiro de 2021 à dezembro de 2021; de janeiro de 2022 à dezembro de 2022 e de janeiro de 2023 à fevereiro de 2023._x000D_
 Em caso de ausência de qualquer dos documentos acima Requeridos, pleiteia-se pelo encaminhamento de Certidão, exaurida por servidor habilitado para tal feito, justificando a ausência</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_no_010-2023-_ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_no_010-2023-_ver._divaldo.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja enviado Ofício a Gerente de Previdência Municipal - FUMAP, para que encaminhe a esta Casa, o que ora requeiro:_x000D_
 a) Comprovantes de recebimento das contribuições (Funcional, Patronal e Especial) dos repasses para o FUMAP, dos funcionários ocupantes dos cargos comissionados que serão beneficiados com o Projeto de Lei de nº 006/2023, a partir de janeiro de 2021 à dezembro de 2021; de janeiro de 2022 à dezembro de 2022 e de janeiro de 2023 à fevereiro de 2023._x000D_
 Em caso de ausência de qualquer dos documentos acima Requeridos, pleiteia-se pelo encaminhamento de Certidão, exaurida por servidor habilitado para tal feito, justificando a ausência.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_011-2023-_ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_011-2023-_ver._emilio.pdf</t>
   </si>
   <si>
     <t>Em CARATER DE URGÊNCIA, convidar a nobre secretária da Secretaria Municipal de Trabalho, Cidadania, Inclusão e Desenvolvimento Social, o qual depende o Auxílio Financeiro, bem como a concessão de cestas básicas, determinado na lei nº 1.086/22, e o nobre Secretário de Meio Ambiente, o qual ficou responsável de recolocação no mercado de trabalho as pessoas aqui nominados e que forem beneficiadas pela lei nº 1.086/22, ambos no sentido esclarecer o andamento e execução da lei municipal nº 1.086/2022.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_012-2023-_ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_012-2023-_ver._emilio.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oficiado o Executivo Municipal para interceder junto a secretaria competente, enviar para esta Casa as informações, em CARÁTER DE URGÊNCIA, quais sejam:_x000D_
 • A composição das equipes dos PSF's como também o horário de atendimento;_x000D_
 • A composição da equipe do NASF, como também o horário de atendimento;_x000D_
 • A composição da equipe do CAPS, como também o horário de atendimento;_x000D_
 • A relação dos médicos e horários de trabalho do hospital Maria Vereni e da UPA; e_x000D_
 • A composição da equipe do Brasil Sorridente, como também o horário de atendimento.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_no_013-2023-_ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_no_013-2023-_ver._emilio.pdf</t>
   </si>
   <si>
     <t>Em CARÁTER DE URGÊNCIA, requer que Câmara de Vereadores de Trindade-PE, proceda com confecção de ofício à Secretaria de Segurança Pública do Estado de Pernambuco no sentido de informar e requerer a necessidade de aumentar o efetivo da Segurança Pública no município, tanto na zona urbana quanto na zona rural, haja vista a quantidade numerosa de crimes acontecidos nos últimos meses.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_014-2023_-_ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_014-2023_-_ver._emilio.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo em CARÁTER DE URGÊNCIA, regularização da Iluminação para as Ruas:_x000D_
 - Dario Peixoto, Bairro: Vila São Pedro, (após a “Cóplacas”);_x000D_
 - Rua Mário Alvino, Centro, (próximo ao mercado do Sr. Bertinho);</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_15-2023_-_ver_emilio_leocadio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_15-2023_-_ver_emilio_leocadio.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo, que proceda com o Saneamento Básico no bairro São Domingos,  município de Trindade-PE.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_016-2023-_ver._freire.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_016-2023-_ver._freire.pdf</t>
   </si>
   <si>
     <t>Com o objetivo de esclarecer ao Edis desta Casa Legislativa, e corpo docente deste município, Requer a V. Exª. que interceda junto ao Poder executivo Municipal, no sentido de proceder estudo e informar as reais situações dos repasses recebidos do FUNDEB, durante os anos de 2022 e 2023, e o total das folhas de pagamentos com o professores, referente aos anos supra citados.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_017-2023_-_ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_017-2023_-_ver._emilio.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo que proceda com a informação de como e onde está sendo utilizado o valor correspondente a 40% (quarenta por cento) dos precatórios dos professores FUNDEB, no município de Trindade-PE, tudo pormenorizado e com plano de ação em anexo.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_18-2023_-_ver._emilio_leocadio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_18-2023_-_ver._emilio_leocadio.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo em Caráter de Urgência, a construção de uma lombada (quebra-molas), ou redutor de velocidade, na Rua Rui Barbosa, antes do cruzamento com a Rua Wilis Gomes de Andrade, conforme abaixo assinado dos moradores do presente bairro, em anexo.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/23/portaria0123.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/23/portaria0123.pdf</t>
   </si>
   <si>
     <t>Portaria 01/2023</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/24/portaria0223.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/24/portaria0223.pdf</t>
   </si>
   <si>
     <t>Portaria 02/2023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/25/portaria0323.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/25/portaria0323.pdf</t>
   </si>
   <si>
     <t>Portaria 03/2023</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/26/portaria0423.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/26/portaria0423.pdf</t>
   </si>
   <si>
     <t>Portaria 04/2023</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/27/portaria0523.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/27/portaria0523.pdf</t>
   </si>
   <si>
     <t>Portaria 05/2023</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/28/portaria0623.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/28/portaria0623.pdf</t>
   </si>
   <si>
     <t>Portaria 06/2023</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/29/portaria0723.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/29/portaria0723.pdf</t>
   </si>
   <si>
     <t>Portaria 07/2023</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/30/portaria0823.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/30/portaria0823.pdf</t>
   </si>
   <si>
     <t>Portaria 08/2023</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/31/portaria0923.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/31/portaria0923.pdf</t>
   </si>
   <si>
     <t>Portaria 09/2023</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/32/portaria1023.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/32/portaria1023.pdf</t>
   </si>
   <si>
     <t>Portaria 10/2023</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/33/portaria1123.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/33/portaria1123.pdf</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/34/portaria1223.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/34/portaria1223.pdf</t>
   </si>
   <si>
     <t>Portaria 12/2023</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/35/portaria1323.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/35/portaria1323.pdf</t>
   </si>
   <si>
     <t>Portaria 13/2023</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/36/portaria1423.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/36/portaria1423.pdf</t>
   </si>
   <si>
     <t>Portaria 14/2023</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/37/portaria1523.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/37/portaria1523.pdf</t>
   </si>
   <si>
     <t>Portaria 15/2023</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/38/16.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/38/16.pdf</t>
   </si>
   <si>
     <t>Portaria 16/2023</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/39/17.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/39/17.pdf</t>
   </si>
   <si>
     <t>Portaria 17/2023</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/40/18.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/40/18.pdf</t>
   </si>
   <si>
     <t>Portaria 18/2023</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/41/19.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/41/19.pdf</t>
   </si>
   <si>
     <t>Portaria 19/2023</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/42/20.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/42/20.pdf</t>
   </si>
   <si>
     <t>Portaria 20/2023</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/43/21.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/43/21.pdf</t>
   </si>
   <si>
     <t>Portaria 21/2023</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/44/22.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/44/22.pdf</t>
   </si>
   <si>
     <t>Portaria 22/2023</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/45/23.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/45/23.pdf</t>
   </si>
   <si>
     <t>Portaria 23/2023</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/46/24.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/46/24.pdf</t>
   </si>
   <si>
     <t>Portaria 24/2023</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/47/25.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/47/25.pdf</t>
   </si>
   <si>
     <t>Portaria 25/2023</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/48/26.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/48/26.pdf</t>
   </si>
   <si>
     <t>Portaria 26/2023</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/49/27.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/49/27.pdf</t>
   </si>
   <si>
     <t>Portaria 27/2023</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/50/28.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/50/28.pdf</t>
   </si>
   <si>
     <t>Portaria 28/2023</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/51/29.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/51/29.pdf</t>
   </si>
   <si>
     <t>Portaria 29/2023</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/52/30.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/52/30.pdf</t>
   </si>
   <si>
     <t>Portaria 30/2023</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/53/31.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/53/31.pdf</t>
   </si>
   <si>
     <t>Portaria 31/2023</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/54/32.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/54/32.pdf</t>
   </si>
   <si>
     <t>Portaria 32/2023</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/55/33.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/55/33.pdf</t>
   </si>
   <si>
     <t>Portaria 33/2023</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/56/34.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/56/34.pdf</t>
   </si>
   <si>
     <t>Portaria 34/2023</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/57/35.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/57/35.pdf</t>
   </si>
   <si>
     <t>Portaria 35/2023</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/58/36.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/58/36.pdf</t>
   </si>
   <si>
     <t>Portaria 36/2023</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/59/37.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/59/37.pdf</t>
   </si>
   <si>
     <t>Portaria 37/2023</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/60/38.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/60/38.pdf</t>
   </si>
   <si>
     <t>Portaria 38/2023</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/61/39.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/61/39.pdf</t>
   </si>
   <si>
     <t>Portaria 39/2023</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/62/40.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/62/40.pdf</t>
   </si>
   <si>
     <t>Portaria 40/2023</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/63/41.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/63/41.pdf</t>
   </si>
   <si>
     <t>Portaria 41/2023</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/64/42.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/64/42.pdf</t>
   </si>
   <si>
     <t>Portaria 42/2023</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/65/43.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/65/43.pdf</t>
   </si>
   <si>
     <t>Portaria 43/2023</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/66/44.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/66/44.pdf</t>
   </si>
   <si>
     <t>Portaria 44/2023</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/67/45.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/67/45.pdf</t>
   </si>
   <si>
     <t>Portaria 45/2023</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/68/46.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/68/46.pdf</t>
   </si>
   <si>
     <t>Portaria 46/2023</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/69/47.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/69/47.pdf</t>
   </si>
   <si>
     <t>Portaria 47/2023</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/70/48.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/70/48.pdf</t>
   </si>
   <si>
     <t>Portaria 48/2023</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/71/49.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/71/49.pdf</t>
   </si>
   <si>
     <t>Portaria 49/2023</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/72/50.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/72/50.pdf</t>
   </si>
   <si>
     <t>Portaria 50/2023</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/73/51.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/73/51.pdf</t>
   </si>
   <si>
     <t>Portaria 51/2023</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/74/52.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/74/52.pdf</t>
   </si>
   <si>
     <t>Portaria 52/2023</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/75/53.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/75/53.pdf</t>
   </si>
   <si>
     <t>Portaria 53/2023</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/76/54.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/76/54.pdf</t>
   </si>
   <si>
     <t>Portaria 54/2023</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/77/57.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/77/57.pdf</t>
   </si>
   <si>
     <t>PORTARIA 57</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/78/58.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/78/58.pdf</t>
   </si>
   <si>
     <t>PORTARIA 58</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/79/59.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/79/59.pdf</t>
   </si>
   <si>
     <t>PORTARIA 59</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/80/60.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/80/60.pdf</t>
   </si>
   <si>
     <t>PORTARIA 60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1138,68 +1138,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_no._001_2023-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei__no._002_conselho_de_cultura_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_no._o03_cmpcd_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_no._004_credito_especial_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req._no_01-2023_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_002-2023_-_ver.emilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_003-2023-_ver._kilon.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_004-2023-_ver._leomar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_005-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_006-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_007-2023-_ver._monteiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_008-2023_-_ver._leomar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_no_009-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_no_010-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_011-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_012-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_no_013-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_014-2023_-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_15-2023_-_ver_emilio_leocadio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_016-2023-_ver._freire.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_017-2023_-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_18-2023_-_ver._emilio_leocadio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/23/portaria0123.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/24/portaria0223.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/25/portaria0323.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/26/portaria0423.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/27/portaria0523.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/28/portaria0623.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/29/portaria0723.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/30/portaria0823.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/31/portaria0923.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/32/portaria1023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/33/portaria1123.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/34/portaria1223.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/35/portaria1323.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/36/portaria1423.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/37/portaria1523.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/38/16.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/39/17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/40/18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/41/19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/42/20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/43/21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/44/22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/45/23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/46/24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/47/25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/48/26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/49/27.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/50/28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/51/29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/52/30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/53/31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/54/32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/55/33.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/56/34.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/57/35.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/58/36.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/59/37.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/60/38.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/61/39.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/62/40.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/63/41.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/64/42.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/65/43.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/66/44.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/67/45.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/68/46.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/69/47.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/70/48.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/71/49.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/72/50.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/73/51.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/74/52.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/75/53.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/76/54.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/77/57.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/78/58.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/79/59.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/80/60.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/1/projeto_de_lei_no._001_2023-1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/2/projeto_de_lei__no._002_conselho_de_cultura_2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/3/projeto_de_lei_no._o03_cmpcd_2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/4/projeto_de_lei_no._004_credito_especial_2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/5/req._no_01-2023_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/6/requerimento_no_002-2023_-_ver.emilio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/7/requerimento_no_003-2023-_ver._kilon.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/8/requerimento_no_004-2023-_ver._leomar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/9/requerimento_no_005-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_006-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/11/requerimento_no_007-2023-_ver._monteiro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/12/requerimento_no_008-2023_-_ver._leomar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/13/requerimento_no_009-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/14/requerimento_no_010-2023-_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/15/requerimento_no_011-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/16/requerimento_no_012-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/17/requerimento_no_013-2023-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/18/requerimento_no_014-2023_-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/19/requerimento_no_15-2023_-_ver_emilio_leocadio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/20/requerimento_no_016-2023-_ver._freire.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/21/requerimento_no_017-2023_-_ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/22/requerimento_no_18-2023_-_ver._emilio_leocadio.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/23/portaria0123.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/24/portaria0223.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/25/portaria0323.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/26/portaria0423.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/27/portaria0523.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/28/portaria0623.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/29/portaria0723.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/30/portaria0823.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/31/portaria0923.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/32/portaria1023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/33/portaria1123.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/34/portaria1223.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/35/portaria1323.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/36/portaria1423.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/37/portaria1523.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/38/16.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/39/17.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/40/18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/41/19.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/42/20.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/43/21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/44/22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/45/23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/46/24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/47/25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/48/26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/49/27.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/50/28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/51/29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/52/30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/53/31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/54/32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/55/33.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/56/34.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/57/35.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/58/36.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/59/37.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/60/38.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/61/39.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/62/40.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/63/41.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/64/42.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/65/43.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/66/44.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/67/45.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/68/46.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/69/47.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/70/48.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/71/49.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/72/50.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/73/51.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/74/52.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/75/53.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/76/54.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/77/57.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/78/58.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/79/59.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2023/80/60.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H81"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>