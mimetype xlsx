--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -54,787 +54,787 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executico - PE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_001_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial junto ao Orçamento Público Municipal vigente e dá outras providências</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_002_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir de 1º de janeiro de 2024.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_003_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_003_de_2024.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial_x000D_
 junto ao Orçamento Público Municipal_x000D_
 vigente e dá outras providências</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_004_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_004_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui os componentes Municipais do Sistema Nacional de Segurança Alimentar e Nutricional – SISAN, Conselho Municipal de Segurança Alimentar e Nutricional - COMSEA, a Câmara Intersetorial de Segurança Alimentar e Nutricional – CAISAN e Institui a Conferência de Segurança Alimentar e Nutricional</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_005_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_005_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alíquotas de contribuição relativa ao custo suplementar para a amortização de déficit atuarial e dá outras providências.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006_de_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A DOAR UM TERRENO URBANO À ASSOCIAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE DE TRINDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei_no_007_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei_no_007_de_2024.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 1.155, DE 21 DE DEZEMBRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_08_2024_-_escuta_especializada.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_08_2024_-_escuta_especializada.pdf</t>
   </si>
   <si>
     <t>Assegura a aplicação, no âmbito do Município de Trindade/PE, o disposto na Lei Federal nº. 13.431, de 4 de abril de 2017, que estabelece o Sistema de Garantia à Escuta Especializada e ao Depoimento Especial sem danos à criança e adolescente, vítima ou testemunha de violência e dá outras providências.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/</t>
+    <t>http://sapl.trindade.pe.leg.br/media/</t>
   </si>
   <si>
     <t>REGULAMENTA O ARTIGO 4º DA LEI Nº. 1.071/22, cria o cargo de advogado e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_10_2024_guarda_civil.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_10_2024_guarda_civil.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DA LEI Nº. 923 DE 11 DE JUNHO DE 2014, QUE TRATA DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA GUARDA CIVIL_x000D_
 MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no._11_2024_professores_reajuste.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no._11_2024_professores_reajuste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção das faixas salariais e a revisão geral anual dos salários dos servidores públicos integrantes das carreiras que compõem o magistério municipal e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_012_de_19_de_marco_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_012_de_19_de_marco_de_2024.pdf</t>
   </si>
   <si>
     <t>Institui o Código de Obras, Edificações e Urbanismo do Município de Trindade, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_no._14_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_no._14_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA COORDENAÇÃO DE ENSINO PARA AS RELAÇÕES ÉTNICO-RACIAIS PARA A IMPLEMENTAÇÃO DAS LEIS FEDERAL Nº 10.639/03 E 11.645/08 NO ÂMBITO DA ESTRUTURA ADMINISTRATIVA DA SECRETARIA DE EDUCAÇÃO DO MUNICÍPIO DE TRINDADE E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_no_015_de_2024_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_no_015_de_2024_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a conceder reajuste de vencimentos à categoria profissional dos motoristas e pedreiros e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_lei_no_016_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_lei_no_016_2024.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_017_de_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_017_de_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Esporte, e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no._18_de__29_04_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no._18_de__29_04_2024.pdf</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_019_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_019_2024.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº. 319 DE 27 DE OUTUBRO DE 1989 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_no_020_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_no_020_2024.pdf</t>
   </si>
   <si>
     <t>RETIFICA O ARTIGO PRIMEIRO DA LEI 1.166/2024 QUE AUTORIZOU A DOAÇÃO DE UM TERRENO URBANO À ASSOCIAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE DE TRINDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_no_021_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_no_021_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR ÁREA DE TERRENO RURAL COM TERRENO DE PARTICULAR, SEM ÔNUS, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_022_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_022_2024.pdf</t>
   </si>
   <si>
     <t>Modifica nome de programa, projetos e atividades na Lei Orçamentária Anual, na Lei de Diretrizes Orçamentária e no Plano Plurianual e dá outras providências.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto_de_lei_no_023_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto_de_lei_no_023_2024.pdf</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_no_024_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_no_024_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DEMOLIR PRÉDIOS PÚBLICOS QUE SERVIAM DE ESCOLAS RURAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_no_025_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_no_025_2024.pdf</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_026_2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_026_2024.pdf</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_executivo_n_027-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_executivo_n_027-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no Município de Trindade, a nova metodologia de cofinanciamento federal do Piso de Atenção Primária à Saúde - APS, no âmbito do Sistema Único de Saúde (SUS), que autoriza o Pagamento da Gratificação por Desempenho do Componente de Qualidade na Atenção Primária à Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/121/portaria_001-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/121/portaria_001-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 01</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/122/portaria_002-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/122/portaria_002-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 02</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/123/portaria_003-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/123/portaria_003-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 03</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/124/portaria_004-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/124/portaria_004-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 04</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/125/portaria_006-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/125/portaria_006-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 06</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/126/portaria_007-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/126/portaria_007-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 07</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/127/portaria_008-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/127/portaria_008-2024.pdf</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/128/portaria_009-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/128/portaria_009-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 09</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/129/portaria_010-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/129/portaria_010-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 10</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/130/portaria_011-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/130/portaria_011-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 11</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/131/portaria_012-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/131/portaria_012-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 12</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/132/portaria_013-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/132/portaria_013-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 13</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/133/portaria_014-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/133/portaria_014-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 14</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/134/portaria_015-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/134/portaria_015-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 15</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/135/portaria_016-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/135/portaria_016-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 16</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/136/portaria_017-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/136/portaria_017-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 17</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/137/portaria_018-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/137/portaria_018-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 18</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/138/portaria_019-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/138/portaria_019-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 19</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/139/portaria_020-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/139/portaria_020-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 20</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/140/portaria_021-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/140/portaria_021-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 21</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/141/portaria_n_023-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/141/portaria_n_023-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 23</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/142/portaria_n_023-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/142/portaria_n_023-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 023</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/143/portaria_n_024-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/143/portaria_n_024-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 024</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/144/portaria_n_025-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/144/portaria_n_025-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 025</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/145/portaria_n_026-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/145/portaria_n_026-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 026</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/146/portaria_n_027-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/146/portaria_n_027-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 027</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/147/portaria_n_028-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/147/portaria_n_028-2024.pdf</t>
   </si>
   <si>
     <t>Portaria 028</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/148/portarias-1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/148/portarias-1.pdf</t>
   </si>
   <si>
     <t>Art. 1°- EXONERAR, do Cargo em Comissão de ASSESSORES PARLAMENTAR_x000D_
 dos Vereadores, a partir de 31 (trinta e um) de dezembro de 2024:</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/149/portarias-2.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/149/portarias-2.pdf</t>
   </si>
   <si>
     <t>Art. 1° - EXONERAR, do Cargo em Comissão de ASSESSORES LEGISLATIVO_x000D_
 DE COMUNICAÇÃO dos Vereadores, a partir de 31 (trinta e um) de dezembro de 2024:</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/150/portarias-3.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/150/portarias-3.pdf</t>
   </si>
   <si>
     <t>Art. 1°-EXONERAR, o senhor Alex Lima Macedo.do Cargo em Comissão de_x000D_
 Assessor Chefe de Gabinete, a partir de 31 (trinta e um) de dezembro de 2024.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/151/portarias-4.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/151/portarias-4.pdf</t>
   </si>
   <si>
     <t>EXONERAR, do Cargo em Comissão de ASSISTENTE_x000D_
 LEGISLATIVO, a partir de 31 (trinta e um) de dezembro de 2024:</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/152/portarias-5.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/152/portarias-5.pdf</t>
   </si>
   <si>
     <t>Art. 1° - CONCEDER, 03(três) meses de Licença Prêmio ao servidor_x000D_
 VALDECI ANTÔNIO AMARAL FILH0, Agente de Segurança, lotado na Sede da_x000D_
 Câmara Municipal de Trindade-PE, Portaria n° 01/2004, de 31/05/2004, a partir do dia 02_x000D_
 (dois) de janeiro de 2025.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_legislativo_n_001-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_legislativo_n_001-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos servidores da Câmara Municipal de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>FRANCISCO MONTEIRO</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_legislativo_n_002-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_legislativo_n_002-2024.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas do Distrito Bonita no município de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>LEOMAR CAVALCANTE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_legislativo_n_003-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_legislativo_n_003-2024.pdf</t>
   </si>
   <si>
     <t>Denomina as Ruas do Distrito Saco Verde no município de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>ALLAN JOHNES DE MORAES GALDINO</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_legislativo_n_004-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_legislativo_n_004-2024.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a denominação da QUADRA POLIESPORTIVA localizada neste município de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>MESA DIRETORA - MDIR</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_legislativo_n_005-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_legislativo_n_005-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Subsídio do Prefeito(a) Vice-Prefeito(a) e Secretários(a) Municipais para a Legislatura 2025/2028, e adota outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_legislativo_n_006-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_legislativo_n_006-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da QUADRA POLIESPORTIVA  do município de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>EMÍLIO LEOCÁDIO MIRANDA PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/117/proj._lei_legislativo_n_007-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/117/proj._lei_legislativo_n_007-2024.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de identificação nos veículos oficiais ou a serviço da Prefeitura e da Câmara Municipal de Trindade e da outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>MARIA CACILDA BATISTA GRANJA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/118/proj._lei_legislativo_n_008-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/118/proj._lei_legislativo_n_008-2024.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto Pomarização Urbana, para a execução da política de plantio, manejo, preservação e expansão da arborização frutífera em espaços públicos no município de Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/119/proj._lei_legislativo_n_009-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/119/proj._lei_legislativo_n_009-2024.pdf</t>
   </si>
   <si>
     <t>Denomina o Estádio Municipal Prefeito Francisco de Carvalho Leite – "O Chicão".</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>P-RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/116/proj._resolucao_01-2024.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/116/proj._resolucao_01-2024.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios dos Vereadores do Município de Trindade-PE, para a Legislatura de 2025/2028 e adota outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1141,68 +1141,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei_no_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_08_2024_-_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_10_2024_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no._11_2024_professores_reajuste.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_012_de_19_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_no._14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_no_015_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_lei_no_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_017_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no._18_de__29_04_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_019_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_no_020_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_no_021_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_022_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto_de_lei_no_023_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_no_024_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_no_025_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_026_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_executivo_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/121/portaria_001-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/122/portaria_002-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/123/portaria_003-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/124/portaria_004-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/125/portaria_006-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/126/portaria_007-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/127/portaria_008-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/128/portaria_009-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/129/portaria_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/130/portaria_011-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/131/portaria_012-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/132/portaria_013-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/133/portaria_014-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/134/portaria_015-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/135/portaria_016-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/136/portaria_017-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/137/portaria_018-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/138/portaria_019-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/139/portaria_020-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/140/portaria_021-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/141/portaria_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/142/portaria_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/143/portaria_n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/144/portaria_n_025-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/145/portaria_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/146/portaria_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/147/portaria_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/148/portarias-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/149/portarias-2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/150/portarias-3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/151/portarias-4.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/152/portarias-5.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_legislativo_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_legislativo_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_legislativo_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_legislativo_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_legislativo_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_legislativo_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/117/proj._lei_legislativo_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/118/proj._lei_legislativo_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/119/proj._lei_legislativo_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/116/proj._resolucao_01-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_006_de_2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/88/projeto_de_lei_no_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/89/projeto_de_lei_no_08_2024_-_escuta_especializada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_10_2024_guarda_civil.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/92/projeto_de_lei_no._11_2024_professores_reajuste.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_012_de_19_de_marco_de_2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/95/projeto_de_lei_no._14_2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_lei_no_015_de_2024_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/97/projeto_de_lei_no_016_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/98/projeto_de_lei_no_017_de_2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/99/projeto_de_lei_no._18_de__29_04_2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/100/projeto_de_lei_no_019_2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei_no_020_2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/102/projeto_de_lei_no_021_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/103/projeto_de_lei_no_022_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/104/projeto_de_lei_no_023_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/105/projeto_de_lei_no_024_2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/106/projeto_de_lei_no_025_2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_026_2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/120/projeto_de_lei_executivo_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/121/portaria_001-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/122/portaria_002-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/123/portaria_003-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/124/portaria_004-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/125/portaria_006-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/126/portaria_007-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/127/portaria_008-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/128/portaria_009-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/129/portaria_010-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/130/portaria_011-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/131/portaria_012-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/132/portaria_013-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/133/portaria_014-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/134/portaria_015-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/135/portaria_016-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/136/portaria_017-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/137/portaria_018-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/138/portaria_019-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/139/portaria_020-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/140/portaria_021-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/141/portaria_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/142/portaria_n_023-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/143/portaria_n_024-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/144/portaria_n_025-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/145/portaria_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/146/portaria_n_027-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/147/portaria_n_028-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/148/portarias-1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/149/portarias-2.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/150/portarias-3.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/151/portarias-4.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/152/portarias-5.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_legislativo_n_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei_legislativo_n_002-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_legislativo_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_legislativo_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_legislativo_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/115/projeto_de_lei_legislativo_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/117/proj._lei_legislativo_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/118/proj._lei_legislativo_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/119/proj._lei_legislativo_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2024/116/proj._resolucao_01-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>