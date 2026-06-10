--- v0 (2026-02-10)
+++ v1 (2026-06-10)
@@ -54,1426 +54,1426 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executico - PE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei_no_001_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei_no_001_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo a vigorar a partir do dia 1º de janeiro de 2025.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_no_002_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_no_002_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as alíquotas de contribuição relativa ao custo suplementar para a amortização de déficit atuarial e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no._03_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no._03_2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional especial junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_no._04_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_no._04_2025.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 967, de 15 de março de 2017, que institui o Programa Municipal de Educação Integral – e cria a Política Municipal de Educação Integral – no âmbito do Município de Trindade, estabelece duas diretrizes e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no._05_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no._05_2025.pdf</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_no._06_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_no._06_2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE QUE TENHAM CONCLUIDO CURSO TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_007_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_007_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação de Bolsistas, para atender ao Projeto Permanente de Reforço Escolar de Língua Portuguesa e Matemática no ensino fundamental I e II e dá outras providências;</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_008_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_008_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da CRECHE MUNICIPAL do município de Trindade-PE., e dá outras providências</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_no_009_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_no_009_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a correção das faixas salariais e a revisão geral anual dos salários dos servidores públicos integrantes das carreiras que compõem o magistério municipal e dá outras providências;</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_010_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_010_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o novo prêmio de bonificação por desempenho escolar – BDE (Prêmio IDEB), para os servidores integrantes das classes que especifica, no âmbito da rede pública municipal de Trindade-PE e adota outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no._11_2025_credito_especial.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no._11_2025_credito_especial.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_no_012_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_no_012_2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional especial junto ao orçamento público municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_no_013_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_no_013_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 1.170 de 02 de abril de 2024, cria o cargo de Coordenador do Núcleo de Assistência Jurídica – NAJ e dá outras providências;</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_no_014_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_no_014_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, guarda e destinação de animais que permaneçam soltos ou abandonados nas vias urbanas do Município de Trindade e dá outras providências;</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_no_015_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_no_015_2025.pdf</t>
   </si>
   <si>
     <t>Promove a atualização das normas previdenciárias vigentes no município de Trindade Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no_016_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no_016_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos e funções gratificadas no âmbito da Administração Pública, e da outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_017_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_017_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações da Lei Municipal nº 1.184/2024, no âmbito da administração pública e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_018_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_018_2025.pdf</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_019_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_019_2025.pdf</t>
   </si>
   <si>
     <t>RETIFICA A NOMECLATURA DO CARGO CONSTANTE NOS ARTIGOS 1º. DAS LEIS 1.170 E 1.221 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_020_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_020_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 1.217/2025, e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_021_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_021_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Pública de Assistência Social e atualiza o Sistema Único de Assistência Social do Município de TRINDADE - PE e dá outras providências.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_022_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_022_2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI Nº 1.223, DE 11 DE ABRIL DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_023_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_023_2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_024_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_024_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Controladoria Geral do Município de Trindade/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_025_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_025_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE NO ÂMBITO DO MUNICÍPIO DE TRINDADE-PE, SOBRE A CRIAÇÃO DE VERBA IDENIZATÓRIA PARA OS SERVIDORES EFETIVOS QUE EXERCEM A_x000D_
 FUNCÃO COMISSIONADA DE SECRETÁRIOS MUNICIPAIS E CONTROLADOR-GERAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_026_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_026_2025.pdf</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_027-2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_027-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PLANO INTERMUNICIPAL DE RESÍDUOS SÓLIDOS – PIRS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_028-2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_028-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 639/2005, no âmbito da Administração Pública e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_no_029_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_no_029_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação do prazo previsto no art. 11, da Lei Municipal nº 942/2015, de 16 de JUNHO de 2015, que trata sobre as adequações do Plano Municipal de Educação – PME do Município de Trindade-PE ao Plano Nacional de Educação – PNE, até 31 de dezembro de 2025.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no_030_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no_030_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o SISMOB, Sistema de Mobilidade Urbana do Município de Trindade-PE e dá outras providências.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_031_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_031_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede reajuste para os cargos comissionados que estabelece, e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_no_032_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_no_032_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº. 944, de 06 de julho de 2015 e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_no_033_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_no_033_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 676/2006, de 07 de fevereiro de 2025, que criou o CONSELHO MUNICIPAL DE EDUCAÇÃO DE TRINDADE, e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_034_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_034_de_2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento de diárias no âmbito da Prefeitura Municipal de Trindade/PE, e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_035_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_035_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE, NO ÂMBITO DO MUNICÍPIO DE TRINDADE-PE, SOBRE A CRIAÇÃO DA ESTRUTURA ADMINISTRATIVA, DOS GABINETES DA PREFEITA E VICE PREFEITO, NA FORMA QUE INDICA E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_036_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_036_de_2025.pdf</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_37_-_ldo_2026.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_37_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe Sobre as Diretrizes para a Elaboração da Lei Orçamentária de 2026 e dá Outras Providências.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_038_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_038_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 334-A, da Lei Municipal nº 1.060 de 17 de novembro de 2021 e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_039_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_039_de_2025.pdf</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_no_040_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_no_040_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração do Plano Plurianual para o quadriênio 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_no_041_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_no_041_de_2025.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Trindade-PE, para o exercício de 2026;</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_042_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_042_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo Municipal a ratificar os termos do Protocolo de Intenções para a constituição do Consórcio Público Intermunicipal Chapada do Araripe e dá outras providências;</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_043_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_043_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui jornada especial de trabalho e fixa gratificação de função aos ocupantes do cargo de motorista que exerçam a atividade de transporte escolar e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_044_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_044_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal dos Direitos da Pessoa Idosa – CMDPI, no Município de Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_045_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_045_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a prorrogação de contratos temporários de trabalho celebrados com base na Lei Municipal nº 569/2001 e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_046_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_046_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui Concurso de Premiação para pagamento em dia do IPTU no âmbito do Município de Trindade-PE, e dá outras providências;</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei_no_047_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei_no_047_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ceder, a título gratuito, uma área do Galpão de 300 m² à Associação dos Artesões Flor de Mandacaru do Município de Trindade-PE, para execução do projeto “PE PRODUZ – Esculpindo o Futuro Através da Arte – APL Gesso” e dá outras providências.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_no_048_de_2025_.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_no_048_de_2025_.pdf</t>
   </si>
   <si>
     <t>Reestrutura a Secretaria Municipal de Educação de Trindade-PE, cria cargos de provimento comissionado e/ou gratificados que estabelece, e dá outras providências.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_049_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_049_de_2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional junto ao Orçamento Público Municipal vigente e_x000D_
 dá outras providências”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_050_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_050_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Trindade/PE, a Política Municipal de Compromisso com a_x000D_
 Alfabetização na Idade Certa, cria o “Prêmio Mestre Alfabetizador” e estabelece princípios, diretrizes, ações estruturantes e mecanismos de gestão e cooperação e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_051_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_051_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Auxílio Fardamento e Acessórios dos servidores de carreira da Guarda Municipal no âmbito do município de Trindade-PE., e dá outras providências;</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_052_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_052_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Auxílio Alimentação dos servidores de carreira da Guarda Civil Municipal no âmbito do município de Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_053_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_053_de_2025.pdf</t>
   </si>
   <si>
     <t>Abre crédito adicional junto ao orçamento público municipal vigente dá outras providências</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_054_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_054_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do_x000D_
 Conselho Municipal de Promoção da_x000D_
 Igualdade Racial – COMPIR, institui o_x000D_
 Fundo Municipal de Promoção da_x000D_
 Igualdade Racial – FUMPPIR, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_055_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_055_de_2025.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal dos_x000D_
 Direitos da Criança e do Adolescente_x000D_
 (CMDCA), suas Comissões Permanentes e_x000D_
 o Fundo Municipal dos Direitos da Criança_x000D_
 e do Adolescente (FMDCA) do Município_x000D_
 de Trindade–PE, revoga as disposições_x000D_
 em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_056_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_056_de_2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional junto ao_x000D_
 Orçamento Público Municipal vigente e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_057_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_057_de_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA SECRETARIA MUNICIPAL DE CULTURA, TURISMO, ESPORTE E JUVENTUDE E SUA ESTRUTURA ADMINISTRATIVA, E DÁ OUTRAS PROVIÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_058_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_058_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação, organização, funcionamento e atribuições do Conselho Tutelar do município de Trindade-PE.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_no_059_de_2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_no_059_de_2025.pdf</t>
   </si>
   <si>
     <t>“Abre Crédito adicional junto ao Orçamento Público Municipal vigente e dá outras providências”.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>JAÉCIO BIZARRO ALMEIDA SÁ</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_pesar_-_ver_jaecio_sa-_ze_louro.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_pesar_-_ver_jaecio_sa-_ze_louro.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Sr. JOSÉ CARVALHO LEITE (ZÉ LOURO).</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_pesar_-_ver_jaecio_sa.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_pesar_-_ver_jaecio_sa.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar aos familiares do Senhor Francisco Moacir Assunção.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/232/mocao_de_aplausos.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/232/mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS às atletas da Escola DETCA Trindade, pela brilhante conquista do título de Vice-Campeã Estadual de Handebol Mirim Feminino, no Campeonato Estadual realizado na cidade do Recife-PE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>DIVALDO MORAES DE BARROS</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_no_001-2025-ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_no_001-2025-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2025_x000D_
 _x000D_
 DIVALDO MORAES DE BARROS, Vereador com assento nesta R. Casa Legislativa, vem, perante a Mesa Diretora, após devida tramitação, ouvido e colhida a aprovação do plenário, REQUERER que seja enviado Ofício a Excelentíssima Senhora Prefeita Municipal para que encaminhe a esta Casa:_x000D_
 a) Resumo da folha de pagamento dos contratados do FUNDEB -70% de janeiro à dezembro de 2024, incluindo o 13º (décimo terceiro) e 1/3(um terço das férias) anuais._x000D_
 Em caso de ausência de qualquer dos documentos acima requeridos, pleiteia-se pelo encaminhamento de Certidão, exaurida por servidor habilitado para tal feito, justificando a ausência._x000D_
 _x000D_
 GABINETE DO VEREADOR, em 03 de janeiro de 2025._x000D_
 Divaldo Moraes de Barros_x000D_
 Vereador</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>EDIVAN DA SILVA SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_no_003-2025-ver._manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_no_003-2025-ver._manoel_josivan.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025_x000D_
 _x000D_
 EDIVAN DA SILVA SANTOS, vereador com assento nesta casa legislativa, vem, por intermédio deste, ante a Mesa Diretora, após ouvido o plenário e aprovado sendo, requerer ao Poder Executivo em caráter de URGÊNCIA, para que interceda junto a Secretária Municipal de Serviços e Obras, no sentido de efetuar o conserto da bomba d`água do Poço Artesiano da Bairro São Geraldo._x000D_
 _x000D_
 Gabinete do vereador, 04 de Fevereiro de 2025._x000D_
 EDIVAN DA SILVA SANTOS_x000D_
 Vereador</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>MANOEL JOSIVAN DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento_no_003-2025-ver._manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento_no_003-2025-ver._manoel_josivan.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025_x000D_
 _x000D_
 MANOEL JOSIVAN DASILVA, Vereador com assento nesta Casa de Leis, vem, perante a Mesa Diretora, após devida tramitação, ouvido e colhida a aprovação do plenário, REQUERER que seja enviado Ofício a Excelentíssima Senhora Prefeita Municipal, o presente Requerimento;_x000D_
 a) Tendo em vista que a Seleção de Futebol de Trindade, foi convidada para participar da Copa Sertão de Seleções, e devido ter despesas com inscrição, transporte, uniformes e alimentação dos atletas e tendo a necessidade do campo para treinar, venho requerer do Executivo Municipal, para que interceda junto a secretaria competente e com a diretoria de esporte de Trindade, no sentido de poder ajudar os atletas trindadense que irão fazer parte da seleção de Trindade, para que possam participar dessa Copa Sertão de Seleções._x000D_
 _x000D_
 GABINETE DO VEREADOR, em 04 de fevereiro de 2025._x000D_
 Manoel Josivan da Silva_x000D_
 Vereador</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>ENAUDY ALUÍZO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_no_04-2025-ver._enaudy.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_no_04-2025-ver._enaudy.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 04/2025_x000D_
 _x000D_
 O Vereador Enaudy Aluízio da Silva, com assento nesta Casa Legislativa, REQUER, que este Requerimento seja apreciado e votado pelo Plenário, e, se aprovado, seja encaminhado à Sra. Helbe da Silva Rodrigues Nascimento, Digníssima Prefeita Municipal, solicitando a construção de vestiários e banheiros nas quadras esportivas dos Distritos de Bonita, Saco Verde e Mangueira, conforme detalhado na Justificativa._x000D_
 _x000D_
 Enaudy Aluízio da Silva_x000D_
 Vereador</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_no_005-2025-ver._manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_no_005-2025-ver._manoel_josivan.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo Municipal interceda junto a secretaria de defesa social do estado de Pernambuco, na possibilidade de instalar uma sede do corpo e bombeiros no município de Trindade-PE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_no_006-2025-ver._enaudy_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_no_006-2025-ver._enaudy_1.pdf</t>
   </si>
   <si>
     <t>Requerer do Executivo Municipal a construção de um banheiro público na praça localizada na Avenida Central, nesta cidade.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_no_007-2025-ver._manoel_josivan_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_no_007-2025-ver._manoel_josivan_1.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal a construção de banheiro público na praça da Igreja Matriz.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_no_008-2025_-_manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_no_008-2025_-_manoel_josivan.pdf</t>
   </si>
   <si>
     <t>Requer informações relacionadas à Educação Municipal;</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_no_009-2025-ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_no_009-2025-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal, o envio das licitações dos medicamentos para as repartições: Todas as UBS, Hospital Municipal Maria Veneri, UPA 24 horas e Farmácia Básica.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>EMÍLIO LEOCÁDIO MIRANDA PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_no_010-2025-emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_no_010-2025-emilio.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal a restauração de estrada rural;</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_no_011-2025-ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_no_011-2025-ver._emilio.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal saneamento básico na rua São Pedro, onde funciona o anexo as escola Alice Lins.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_no_012-2025-ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_no_012-2025-ver._emilio.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal esclarecimento acerca da defasagem dos salários dos motoristas municipais.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>JOSIAS BATISTA DA SILVA VARJÃO</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_no_013-2025-ver._josias.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_no_013-2025-ver._josias.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo a criação e implantação do Plano de Cargos, Carreira e Remuneração – PCCR, da Guarda Municipal de Trindade.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/196/rtequerimento_no_014-2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/196/rtequerimento_no_014-2025.pdf</t>
   </si>
   <si>
     <t>REQUERER esclarecimentos formais e urgentes quanto ao motivo do Centro de Especialidades Médicas do município encontrar-se fechado há cerca de 4 (quatro) meses,</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>LEANDRO DO NASCIMENTO SILVA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_017-2025-ver._leandro.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_017-2025-ver._leandro.pdf</t>
   </si>
   <si>
     <t>Vem requerer a Mesa Diretora da Casa, que seja convocado o representante legal da empresa RPV CONSTRUÇÕES EIRELE, para prestar esclarecimentos referente a coleta do lixo em nosso município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_no_018-2025-ver._manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_no_018-2025-ver._manoel_josivan.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao setor competente (secretaria de obras), para que seja implantado redutores de velocidade na Rua Agamenon Magalhães (Entre o Posto Central e a Compesa) e na Rua Antônio José de Barros (Entre o comércio de Roberto da Pisadinha a Wilson Moto Peças).</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_no_019-2025-emilio_-_tapa_buracos.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_no_019-2025-emilio_-_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Vem requerer ao Poder Executivo para que, por meio da Secretaria competente, sejam tomadas as providências necessárias visando à realização as demandas listadas.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/231/req._n_20_2025_-_jaecio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/231/req._n_20_2025_-_jaecio.pdf</t>
   </si>
   <si>
     <t>SOLICITAR ao Executivo Municipal que interceda junto a secretaria competente, para que sejam implantados parquinhos infantis nas praças da cidade, incluindo a instalação de brinquedos para crianças neurodivergentes.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_no_021-2025-ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_no_021-2025-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>Solicita ao poder executivo que nos seja encaminhado o motivo pelo qual o município de Trindade – PE, foi penalizado em não receber, o recurso do Complemento da União VAAR ( Valorização Anual Aluno Resultado) do FUNDEB no exercício de 2025.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_no_022-2025-ver._enaudy.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_no_022-2025-ver._enaudy.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo Municipal pedido de instalação de guard rail e redutor de velocidade no trevo localizado na saída de Trindade com destino a Araripina.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>EVERALDO ANTONIO DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_no_023-2025-ver._everaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_no_023-2025-ver._everaldo.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Poder Executivo Municipal pedido de instalação de 02(dois) redutores de velocidade na Rua 25 de Abril, um em frente ao escritório de contabilidade de Mabel e outro em frente a Loja de Som de Gardel.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_024-2025-ver._manoel_josivan_.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_024-2025-ver._manoel_josivan_.pdf</t>
   </si>
   <si>
     <t>Requerer ao setor competente (secretaria de obras), para que seja implantado redutores de velocidade na Rua Nova Trindade (Entre academia de Guilherme e a casa da senhora Valdenice) e na Rua Mário Alvino (Em frente ao comércio de Seu Chiquinho) na Rua Willis Gomes de Andrade (Entre à casa de Francisco Gesseiro e Reginaldo).</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>HAVANA HELENA DE FARIAS</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_025-2025-ver._havana.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_025-2025-ver._havana.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação do “Sistema de Energia Solar Fotovoltaica” nas repartições públicas do município de Trindade-PE.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_no_026-2025_-_jaecio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_no_026-2025_-_jaecio.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja convocado o representante legal e/ou responsável da COMPESA em nossa região, para prestar esclarecimentos referente a constante falta de água em nosso município.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_027-2025_-_ver._emilio-prestacao_de_contas_10a_expogesso.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_027-2025_-_ver._emilio-prestacao_de_contas_10a_expogesso.pdf</t>
   </si>
   <si>
     <t>Requerer ao Poder Executivo, que proceda com a PRESTAÇÃO DE CONTAS DA 10ª EXPOGESSO, realizada no ano de 2025, apresentando detalhadamente todos os valores públicos investidos, os valores recebidos e as despesas realizadas, com a juntada dos respectivos empenhos, comprovantes e demonstrativos financeiros._x000D_
 Outrossim, reitera o pedido das prestações de contas pendentes relativas à 9ª EXPOGESSO (2024) e à 8ª EXPOGESSO (2023), que até o presente momento não foram encaminhadas a esta Câmara Municipal.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_028-2025_-_ver._emilio-extrato_ou_empehos_demonstrativos_dos_pagamento_do_municipio_aos_garis_-_ver_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_028-2025_-_ver._emilio-extrato_ou_empehos_demonstrativos_dos_pagamento_do_municipio_aos_garis_-_ver_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÕES:_x000D_
 Cópia integral dos extratos ou empenhos demonstrativos referentes aos pagamentos efetuados aos servidores que exercem a função de GARI, no período compreendido entre a saída da empresa RPV e a assunção da nova empresa contratada para a limpeza urbana municipal;_x000D_
 Discriminação nominal dos valores pagos a cada servidor, especificando: mês de competência; data de pagamento; fonte orçamentária; número do empenho e da liquidação; e eventuais gratificações, adicionais ou encargos quitados pelo Município durante o período de transição._x000D_
 Cópia dos contratos, termos aditivos, rescisões e novos instrumentos firmados com as empresas responsáveis pela limpeza urbana no referido intervalo.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>MARIA CACILDA BATISTA GRANJA</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_001-2025-ver_cacilda.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_001-2025-ver_cacilda.pdf</t>
   </si>
   <si>
     <t>Indica ao executivo Municipal, a construção de 02(dois) redutores de velocidade(lombadas) na rua São Pedro, em frente a Escola Alice Lins de Aquino;</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>ALLAN JOHNES DE MORAES GALDINO</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_002-2025-ver_allan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_002-2025-ver_allan.pdf</t>
   </si>
   <si>
     <t>Requer do Executivo Municipal construir Redutores de Velocidade (Lombadas) na Rua da Alegria, nas proximidade entre as residências de Dona Corina e do Vereador Jaécio Sá, e na Rua Rui Barbosa, nas proximidade da residência do ex-vereador José Delmondes dos Reis.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_003-2025-ver_leandro_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_003-2025-ver_leandro_1.pdf</t>
   </si>
   <si>
     <t>Indica que Executivo Municipal interceda junto a secretaria de Obras, Urbanismo e Serviços Público, no sentido de construir Calçamento nas Ruas Santo Antônio, Santa Tereza e São Sebastião – na Vila São Sebastião – Trindade-PE.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_004-2025-ver_cacilda.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_004-2025-ver_cacilda.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal, interceda junto a secretaria de Obras, Urbanismo e Serviços Público, no sentido de construir 02(dois)Redutores de Velocidade(Lombadas) na Rua Rui Barbosa, em frente as residências de nºs 281 e 561.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_005-2025-ver_cacilda.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_005-2025-ver_cacilda.pdf</t>
   </si>
   <si>
     <t>Indica que Executivo Municipal, interceda junto a secretaria de Obras, Urbanismo e Serviços Público, no sentido de construir calçamentos e saneamento básico nas seguintes Ruas da Vila São Pedro – Trindade-PE: Ruas Romualdo Zacarias, Santa Izabel, Antônio Rodrigues, Celeslino Cornélio, Travessas Romualdo Zacarias e Juliana Cristiana e no final das ruas São João e Padre Cícero.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_006-2025_ver._edivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_006-2025_ver._edivan.pdf</t>
   </si>
   <si>
     <t>INDICAR a concessão da Medalha de Honra ao Mérito ao senhor Francisco de Sales Gomes, em reconhecimento à sua notável trajetória de vida, marcada por relevantes serviços prestados ao município de Trindade, tanto na vida profissional quanto na atuação social e comunitária.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_007-2025_ver._jaecio_sa.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_007-2025_ver._jaecio_sa.pdf</t>
   </si>
   <si>
     <t>INDICAR a concessão do “Título de Cidadã Trindadense”a senhora Maria Goretti das Chagas Modesto, em reconhecimento à sua notável trajetória de vida, marcada por relevantes serviços prestados à população do município de Trindade Pernambuco, tanto na vida profissional quanto na atuação social e comunitária.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_008-2025_ver._manoel_josivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_008-2025_ver._manoel_josivan.pdf</t>
   </si>
   <si>
     <t>INDICAR a concessão do “Título de Cidadão Trindadense” ao senhor José Fábio Aires Pedroza, em reconhecimento à sua trajetória de vida, marcada pelos serviços prestados à população do município de Trindade Pernambuco, tanto na vida comercial quanto na atuação social e comunitária.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_009-2025_ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_009-2025_ver._divaldo.pdf</t>
   </si>
   <si>
     <t>INDICAR a concessão da Medalha de Honra ao Mérito, devido as suas relevantes contribuições ao nosso Município, as quais serão especificadas futuramente com apresentação de sua biografia, a Senhora Maria da Conceição Barros Soares Costa.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_010-2025-ver._divaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_010-2025-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>Venho através desta, indicar para que seja apreciada com o Título de Cidadã Trindadense, devido as suas relevantes contribuições ao nosso Município, as quais serão especificadas futuramente com apresentação de sua biografia, a Srª Cândida Maria Sarmento Gadelha de Barros.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_011-2025-ver._havana.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_011-2025-ver._havana.pdf</t>
   </si>
   <si>
     <t>Indica a Concessão de Título de Cidadã Trindadense a Maria do Socorro da Silva, carinhosamente conhecida como Corrinha de Rodrigues.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_012-2025-ver._havana.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_012-2025-ver._havana.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de Medalha ao Mérito a Tercismênia Agra de Alencar Cruz.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_013-2025-ver._leandro.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_013-2025-ver._leandro.pdf</t>
   </si>
   <si>
     <t>INDICAR, o “Título de Cidadã Trindadense”, a Senhora Raimunda Maria Lins Aquino de Sá (Iaiá), em reconhecimento aos seus relevantes serviços que tem prestado e vem prestando a comunidade trindadense.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_014-2025-ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_014-2025-ver._emilio.pdf</t>
   </si>
   <si>
     <t>INDICO que seja concedido o Título de Cidadã Trindadense, a nobre Sra. Karla Geisha de Castro Miranda Barros, conforme segue biografia anexa.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>MACIEL ELIAS DO NASCIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_015-2025-ver._maciel_elias.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_015-2025-ver._maciel_elias.pdf</t>
   </si>
   <si>
     <t>Indica a concessão do Título de Cidadão Trindadense ao Senhor Edmilson Carneiro de Andrade, em reconhecimento à sua trajetória exemplar de dedicação ao serviço público, à vida comunitária e ao progresso do município de Trindade.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_016-2025-ver._enaudy.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_016-2025-ver._enaudy.pdf</t>
   </si>
   <si>
     <t>Concessão do Título de Cidadão de Trindade ao Senhor Erick José Gomes de Freitas, natural do município de Garanhuns-PE, como forma de reconhecimento público aos relevantes serviços prestados ao desenvolvimento econômico e social de nosso município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_017-2025-ver._jaecio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_017-2025-ver._jaecio.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo Municipal o pedido das seguintes INDICAÇÕES:_x000D_
 1 - Construção de 01 (um) redutor de velocidade na Rua José Mariano, em frente a Loja Império da Construção – centro Trindade-PE._x000D_
 2 – Construção de redutores de velocidade nas principais ruas do distrito da Mangueira.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_018-2025-ver._enaudy.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_018-2025-ver._enaudy.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal providências quanto à preservação do açude municipal situado no distrito de Bonita.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_019-2025-ver._cacilda.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_019-2025-ver._cacilda.pdf</t>
   </si>
   <si>
     <t>Indica à Exma. Sra. Prefeita do Município de Trindade-PE Helbe da Silva Rodrigues Nascimento, que busque parceria com o Governo do Estado de Pernambuco, através da Secretaria Estadual de Saúde, para viabilizar a vinda da “Carreta da Mulher Pernambucana” ao município de Trindade.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_020-2025-ver_cacilda.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_020-2025-ver_cacilda.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Executivo Municipal, para que interceda junto a secretaria de Obras, Urbanismo e Serviços Público, no sentido de efetuar a limpeza do Açude das Paulinas, localizado no Sítio Cajueiro, município de Trindade-PE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_021-2025-ver._leandro.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_021-2025-ver._leandro.pdf</t>
   </si>
   <si>
     <t>Construção de 01(um) redutor de velocidade em frente ao FÓRUM, localizado na Rua 25 de Abril.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/192/emenda_aditiva_no_001-2025_-_proj._exec._013-2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/192/emenda_aditiva_no_001-2025_-_proj._exec._013-2025.pdf</t>
   </si>
   <si>
     <t>Emenda Aditiva ao Projeto de Lei Executivo nº 013/2025._x000D_
 Acrescenta os incisos I e II ao artigo 2º do projeto.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_legisl._no_001-2025-ver._allan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_legisl._no_001-2025-ver._allan.pdf</t>
   </si>
   <si>
     <t>Cria cargos comissionados de livre nomeação e exoneração no quadro de pessoal da Câmara Municipal de Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_legisl._no_002-2025-ver._edivan_santos_1.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_legisl._no_002-2025-ver._edivan_santos_1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização do Autismo e dá outras providências.”</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_legisl._no_003-2025-reajuste_serv..pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_legisl._no_003-2025-reajuste_serv..pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores da Câmara Municipal de Trindade-PE, e adota outras providências.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_legisl._no_004-2025-ver._everaldo.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_legisl._no_004-2025-ver._everaldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da Festa dos Apicultores do Distrito do Saco Verde, como parte integrante do patrimônio cultural e imaterial do município de Trindade Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_legisl._no_005-2025-ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_legisl._no_005-2025-ver._emilio.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA GUARDA MUNICIPAL, CRIADA PELA LEI MUNICIPAL Nº 639/2005, PARA POLÍCIA MUNICIPAL DE TRINDADE – PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_legisl._no_006-2025-mesa_diretora.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_legisl._no_006-2025-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PAGAMENTO DE FÉRIAS ACRESCIDAS DE 1/3 CONSTITUCIONAL AOS AGENTES POLÍTICOS MUNICIPAIS E DÁ OUTAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_legisl._no_007-2025-mesa_diretora.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_legisl._no_007-2025-mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do auxílio-alimentação no âmbito do Poder Legislativo do Município da Trindade-PE e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_legisl._no_008-2025-ver._edivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_legisl._no_008-2025-ver._edivan.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal dos Apicultores e Meliponicultores do município de Trindade-PE, e dá outras providências;</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_legisl._no_009-2025-ver._emilio.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_legisl._no_009-2025-ver._emilio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE NO ATENDIMENTO AOS ADVOGADOS E ADVOGADAS NO EXERCÍCIO DA PROFISSÃO JUNTO ÀS INSTITUIÇÕES BANCÁRIAS, CONCESSIONÁRIAS E PERMISSIONÁRIAS DE SERVIÇOS PÚBLICOS NO MUNICÍPIO DE TRINDADE-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_legisl._no_010-20252-ver._edivan.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_legisl._no_010-20252-ver._edivan.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de emissão de ruídos excessivos em_x000D_
 escapamentos de veículos motociclísticos no âmbito do município de_x000D_
 Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>P-RES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/180/pprojeto_de_resolucao_no_01-2025.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/180/pprojeto_de_resolucao_no_01-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece o calendário das Sessões Ordinárias da Câmara Municipal de Trindade-PE., para o Ano Legislativo de 2025.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_no_03-2025-plenario.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_no_03-2025-plenario.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização do plenário (Vereador Josimar Alves de Souza), no âmbito do Poder Legislativo Municipal de Trindade-PE., e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1780,68 +1780,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei_no_001_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_no_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no._03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_no._04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no._05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_no._06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_no_009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_010_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no._11_2025_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_no_013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_no_014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_no_015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no_016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_no_029_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no_030_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_031_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_no_032_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_no_033_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_034_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_035_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_036_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_37_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_038_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_039_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_no_040_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_no_041_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_042_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_043_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_044_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_045_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_046_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei_no_047_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_no_048_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_049_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_050_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_051_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_052_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_053_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_054_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_055_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_056_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_057_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_058_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_no_059_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_pesar_-_ver_jaecio_sa-_ze_louro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_pesar_-_ver_jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/232/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_no_001-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_no_003-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento_no_003-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_no_04-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_no_005-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_no_006-2025-ver._enaudy_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_no_007-2025-ver._manoel_josivan_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_no_008-2025_-_manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_no_009-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_no_010-2025-emilio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_no_011-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_no_012-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_no_013-2025-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/196/rtequerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_017-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_no_018-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_no_019-2025-emilio_-_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/231/req._n_20_2025_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_no_021-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_no_022-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_no_023-2025-ver._everaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_024-2025-ver._manoel_josivan_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_025-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_no_026-2025_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_027-2025_-_ver._emilio-prestacao_de_contas_10a_expogesso.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_028-2025_-_ver._emilio-extrato_ou_empehos_demonstrativos_dos_pagamento_do_municipio_aos_garis_-_ver_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_001-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_002-2025-ver_allan.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_003-2025-ver_leandro_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_004-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_005-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_006-2025_ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_007-2025_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_008-2025_ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_009-2025_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_010-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_011-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_012-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_013-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_014-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_015-2025-ver._maciel_elias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_016-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_017-2025-ver._jaecio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_018-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_019-2025-ver._cacilda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_020-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_021-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/192/emenda_aditiva_no_001-2025_-_proj._exec._013-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_legisl._no_001-2025-ver._allan.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_legisl._no_002-2025-ver._edivan_santos_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_legisl._no_003-2025-reajuste_serv..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_legisl._no_004-2025-ver._everaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_legisl._no_005-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_legisl._no_006-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_legisl._no_007-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_legisl._no_008-2025-ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_legisl._no_009-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_legisl._no_010-20252-ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/180/pprojeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_no_03-2025-plenario.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/153/projeto_de_lei_no_001_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_no_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_no._03_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_no._04_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_no._05_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_no._06_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_007_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_no_008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_de_lei_no_009_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_de_lei_no_010_de_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_no._11_2025_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/186/projeto_de_lei_no_012_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_no_013_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_lei_no_014_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/189/projeto_de_lei_no_015_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/190/projeto_de_lei_no_016_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/191/projeto_de_lei_no_017_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_de_lei_no_018_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_019_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_020_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_no_021_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_022_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_023_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_024_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_025_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_026_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_no_029_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_no_030_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_no_031_de_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_no_032_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_no_033_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/235/projeto_de_lei_no_034_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_no_035_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_no_036_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_37_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/243/projeto_de_lei_no_038_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_039_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_no_040_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_no_041_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_042_de_2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_043_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_044_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_045_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_046_de_2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/254/projeto_de_lei_no_047_de_2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_no_048_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_lei_no_049_de_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_050_de_2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_051_de_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_052_de_2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_053_de_2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_054_de_2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_055_de_2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_056_de_2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_057_de_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_058_de_2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/276/projeto_de_lei_no_059_de_2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/209/mocao_de_pesar_-_ver_jaecio_sa-_ze_louro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/210/mocao_de_pesar_-_ver_jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/232/mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/158/requerimento_no_001-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/159/requerimento_no_003-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/160/requerimento_no_003-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/161/requerimento_no_04-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/170/requerimento_no_005-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/171/requerimento_no_006-2025-ver._enaudy_1.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/172/requerimento_no_007-2025-ver._manoel_josivan_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_no_008-2025_-_manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/174/requerimento_no_009-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/175/requerimento_no_010-2025-emilio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/176/requerimento_no_011-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_no_012-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_no_013-2025-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/196/rtequerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_no_017-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_no_018-2025-ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_no_019-2025-emilio_-_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/231/req._n_20_2025_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/230/requerimento_no_021-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/238/requerimento_no_022-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_no_023-2025-ver._everaldo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_no_024-2025-ver._manoel_josivan_.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_no_025-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/257/requerimento_no_026-2025_-_jaecio.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/271/requerimento_no_027-2025_-_ver._emilio-prestacao_de_contas_10a_expogesso.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_no_028-2025_-_ver._emilio-extrato_ou_empehos_demonstrativos_dos_pagamento_do_municipio_aos_garis_-_ver_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no_001-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_no_002-2025-ver_allan.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no_003-2025-ver_leandro_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/216/indicacao_no_004-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_no_005-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_no_006-2025_ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_no_007-2025_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_no_008-2025_ver._manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_no_009-2025_ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_no_010-2025-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_no_011-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_no_012-2025-ver._havana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_no_013-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_no_014-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_no_015-2025-ver._maciel_elias.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_no_016-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/258/indicacao_no_017-2025-ver._jaecio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no_018-2025-ver._enaudy.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no_019-2025-ver._cacilda.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_no_020-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no_021-2025-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/192/emenda_aditiva_no_001-2025_-_proj._exec._013-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/155/projeto_legisl._no_001-2025-ver._allan.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/156/projeto_legisl._no_002-2025-ver._edivan_santos_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_legisl._no_003-2025-reajuste_serv..pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/169/projeto_legisl._no_004-2025-ver._everaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/194/projeto_legisl._no_005-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/195/projeto_legisl._no_006-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/197/projeto_legisl._no_007-2025-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_legisl._no_008-2025-ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_legisl._no_009-2025-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_legisl._no_010-20252-ver._edivan.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/180/pprojeto_de_resolucao_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2025/277/projeto_de_resolucao_no_03-2025-plenario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="192" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>