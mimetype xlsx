--- v0 (2026-02-11)
+++ v1 (2026-04-04)
@@ -10,110 +10,894 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="264">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Poder Executico - PE</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo que passa a vigorar a partir do dia 1º de janeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf</t>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Abre Crédito adicional junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_no_003_de_28_de_janeiro_de_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito adicional junto_x000D_
+ao Orçamento Público Municipal_x000D_
+vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_004_de_28_de_janeiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal da_x000D_
+Juventude de Trindade-PE – COMJUT, cria o Fundo_x000D_
+Municipal da Juventude – FMJUV, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_no_005-2026-.pdf</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nas Leis_x000D_
+Municipais nº 1.184/2024 e 1.226/2025, no_x000D_
+âmbito da Administração Pública Municipal e_x000D_
+dá outras providências.</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_007-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação do_x000D_
+Conselho Municipal dos Direitos da Mulher –_x000D_
+CMDM do Município de Trindade/PE, institui o_x000D_
+Fundo Municipal dos Direitos da Mulher –_x000D_
+FMDM, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação e_x000D_
+adequação da Política Municipal dos Direitos da_x000D_
+Pessoa com Deficiência e das Pessoas com_x000D_
+Transtornos do Neurodesenvolvimento, reestrutura_x000D_
+o Conselho Municipal dos Direitos da Pessoa com_x000D_
+Deficiência – CMPCD, reestrutura e regulamenta o_x000D_
+Fundo Municipal da Pessoa com Deficiência – FMPD,_x000D_
+e dá outras providências.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_009_de_23_de_fevereiro_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da CRECHE_x000D_
+MUNICIPAL no município de Trindade/PE, e_x000D_
+dá outras providências</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/293/projeto_de_lei_no_010_de_03_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Edita normas gerais sobre a realização de_x000D_
+concursos públicos, autoriza a Chefe do Poder_x000D_
+Executivo Municipal a realizar concurso público para_x000D_
+provimento de cargos efetivos no Município,_x000D_
+formação de cadastro reserva, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei_no_011_de_03_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Chefe do Poder Executivo_x000D_
+Municipal a realizar concurso público para_x000D_
+provimento de cargos efetivos no Município,_x000D_
+formação de cadastro reserva, bem como, cria_x000D_
+cargos e vagas. Extingue cargos existentes e dá_x000D_
+outras providências.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no_012_de_10_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, organização, funcionamento e denominação do Centro de Referência da Mulher – CRM “Neli Alzira de Araújo Mororó – Loura”, no município de Trindade-PE, e autoriza a contratação temporária de equipe técnica para sua execução e dá outras providências.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no_013_de_10_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as alíquotas de contribuição relativa ao custo suplementar para a amortização de déficit atuarial e dá outras providências</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_no_014_de_10_de_marco_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_executivo_n_015-2026.pdf</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_no_016_de_30_de_marco_de_2026_-_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito adicional_x000D_
+junto ao Orçamento Público_x000D_
+Municipal vigente e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_no_017_de_30_de_marco_de_2026_-_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_no_018_de_30_de_marco_de_2026_-_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer</t>
+  </si>
+  <si>
+    <t>DIVALDO MORAES DE BARROS</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/295/parecer_juridico_-_ple_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o valor do salário mínimo que passa a vigorar a partir do_x000D_
+dia 1º de janeiro de 2026 e dá outras providências</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>HAVANA HELENA DE FARIAS</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/296/parecer_juridico_-_ple_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito adicional junto ao Orçamento Público Municipal vigente e_x000D_
+dá outras providências”.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/297/parecer_juridico_-_pll_no_003-2026_.pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão salarial aos servidores da Câmara Municipal de Trindade-_x000D_
+PE, e adota outras providências</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_juridico_-_pll_no_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Conselho Municipal da Juventude de_x000D_
+Trindade-PE – COMJUT, cria o Fundo Municipal da Juventude – FMJUV, e dá_x000D_
+outras providências.”</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/299/parecer_juridico_-_ple_no_005-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal_1.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito adicional junto ao Orçamento Público Municipal vigente e_x000D_
+dá outras providências</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_juridico_-_ple_no_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alterações nas Leis Municipais nº 1.184/2024 e_x000D_
+1.226/2025, no âmbito da Administração Pública Municipal e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_juridico_-_ple_no_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação do Conselho Municipal dos Direitos da_x000D_
+Mulher – CMDM do Município de Trindade/PE, institui o Fundo Municipal dos_x000D_
+Direitos da Mulher – FMDM, e dá outras providências</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_juridico_-_ple_no_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI EXECUTIVO 008_2026_x000D_
+EMENTA: “Dispõe sobre a reestruturação e adequação da Política Municipal dos_x000D_
+Direitos da Pessoa com Deficiência e das Pessoas com Transtornos do_x000D_
+Neurodesenvolvimento, reestrutura o Conselho Municipal dos Direitos da Pessoa_x000D_
+com Deficiência – CMPCD, reestrutura e regulamenta o Fundo Municipal da_x000D_
+Pessoa com Deficiência – FMPD, e dá outras providências</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_juridico_-_ple_no_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da CRECHE MUNICIPAL no município_x000D_
+de Trindade/PE, e dá outras providências</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_no_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de banheiros públicos no Estádio de Futebol Joel Lopes de Souza "O Chicão"</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_no_002-2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de lombada (redutor de velocidade), na Rua Cornélia Machado.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>JAÉCIO BIZARRO ALMEIDA SÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_no_003-2026-_ver._jaecio_sa.pdf</t>
+  </si>
+  <si>
+    <t>Indica, em atendimento a Lei Municipal de nº 887/2012, que seja colocada a Placa de denominação do Ponto de Táxi “Antonio Bento Felix”, localizado na Avenida Central Norte Prefeito Otacílio Leocádio da Silva, nesta cidade de Trindade-PE.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>MARIA CACILDA BATISTA GRANJA</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no_004-2025-ver_cacilda.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de 01(um)Redutor de Velocidade(Lombada) na Rua José Mariano em frente à residência de nº 368.</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_005-2026-ver._divaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO para que o Poder Executivo Municipal, interceda junto a secretaria competente no sentido de calçar e/ou asfaltar a entrada de acesso ao Loteamento Divino Espírito Santo –Trindade-PE.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>JOSIAS BATISTA DA SILVA VARJÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_006-2026-ver._josias.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a organização e padronização da Feira Livre do Município_x000D_
+de Trindade/PE, a ser realizada na Rua Rui Barbosa, com divisão por setores (quarteirões), visando melhor_x000D_
+ordenamento, segurança, higiene e valorização dos feirantes.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>POR</t>
+  </si>
+  <si>
+    <t>Portarias</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_001-2026-revogacao.pdf</t>
+  </si>
+  <si>
+    <t>01</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_002-2026-exon._a.p-divaldo.pdf</t>
+  </si>
+  <si>
+    <t>02</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_003-2026-nom._a.p-divaldo.pdf</t>
+  </si>
+  <si>
+    <t>03</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_004-2026-ferias_lindacy.pdf</t>
+  </si>
+  <si>
+    <t>04</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_005-2026-exon._a.p-allan.pdf</t>
+  </si>
+  <si>
+    <t>05</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_006-2026-nom._a.p-allan.pdf</t>
+  </si>
+  <si>
+    <t>06</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_007-2026-ferias-silvan.pdf</t>
+  </si>
+  <si>
+    <t>07</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_008-2026-exon._a.p-everaldo.pdf</t>
+  </si>
+  <si>
+    <t>08</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/352/portaria_no_009-2026-nom._a.p-everaldo.pdf</t>
+  </si>
+  <si>
+    <t>09</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_010-2026-ferias-emilly.pdf</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_011-2026-ferias-leonina.pdf</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>PLOL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária - Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_legisl._no_001-2026-_dia_do_trabalhadr__do_gesso.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Semana e o Dia do Trabalhador do Gesso, da Mineração e derivados" no âmbito do Município de Trindade, Pernambuco, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>EMÍLIO LEOCÁDIO MIRANDA PARENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_legisl._no_002-2026-ver._emilio.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O VALOR DA MULTA PREVISTA NO ART. 3º DA LEI MUNICIPAL Nº 1.031, DE 25 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>Presidência</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/286/projeto_legisl._no_003-2026-reajuste_serv..pdf</t>
+  </si>
+  <si>
+    <t>Concede revisão salarial aos servidores da Câmara Municipal de Trindade-PE, e adota outras providências.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>LEANDRO DO NASCIMENTO SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_legisl._no_004-2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Expo Maio “Feira da Agricultura Familiar, Cultura e Artesanato de Trindade e dá outras providências;</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_legisl._no_005-2026-ver._divaldo.pdf</t>
+  </si>
+  <si>
+    <t>Altera as dimensões estabelecidas nos artigos 4º e 5º da Lei Municipal nº 1.014, de 13 de maio de 2020, que reorganiza as zonas urbanas e suburbanas do Município de Trindade-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_legisl._no_006-2026-terco_de_ferias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o gozo de férias anuais e o pagamento do terço constitucional aos Agentes Políticos, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>CAPIC</t>
+  </si>
+  <si>
+    <t>Parecer CAPICMA</t>
+  </si>
+  <si>
+    <t>CAPICMA - Comissão de Agricultura, Pecuária, Indústria e Comércio e Meio Ambiente</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/311/parecer_capicma_pll_no_01-2026_edivan.pdf</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_capicma_-_ple_no_011-2026_edivan.pdf</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/339/parecer_capicma_ple_no_015-2026_edivan.pdf</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>CESAS</t>
+  </si>
+  <si>
+    <t>Parecer CESASCE</t>
+  </si>
+  <si>
+    <t>CESASCE - Comissão de Educação, Saúde e Assistência Social, Cultura e Esporte</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/313/parecer_cesasce_-_ple_no_04-2026_josias.pdf</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/314/parecer_cesasce_ple_no_007-2026_josias.pdf</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/315/parecer_cesasce_ple_no_008-2026_cacilda.pdf</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/316/parecer_cesasce_-_ple_no_011-2026_josias.pdf</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_cesasce_ple_no_015-2026_josias.pdf</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>CFO</t>
+  </si>
+  <si>
+    <t>Parecer CFO</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/317/parecer_cfo_-_pll_no_01-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/318/parecer_cfo_pll_no_003-2026_emilio.pdf</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/319/parecer_cfo_-_ple_no__04-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/320/parecer_cfo_-_ple_no_05-2026_emilio.pdf</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/321/parecer_cfo_ple_no_006-2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/322/parecer_cfo_ple_no_007-2026_emilio.pdf</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/323/parecer_cfo_ple_no_008-2026_leandro.pdf</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/324/parecer_cfo_-_pll_no_011-2025_emilio.pdf</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/340/parecer_cfo_ple_no_015-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>CJLR</t>
+  </si>
+  <si>
+    <t>Parecer CJLR</t>
+  </si>
+  <si>
+    <t>CJLR - Comissão de Justiça, Legislação e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/325/parecer_cjlrf_-_pll_-_no_001-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/326/parecer_cjlrf_-_pll_no_002-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/327/parecer_cjlrf_pll_no_003-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/328/parecer_cjlrf-_ple_no_004-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/329/parecer_cjlrf_-_ple_no_005-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/330/parecer_cjlrf_ple_no_006-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/331/parecer_cjlrf_ple_no_007-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/332/parecer_cjlrf_ple_no_008-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/333/parecer_cjlrf_-_ple_no_010-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/334/parecer_cjlrf_-_ple_no_011-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_cjlrf_ple_no_015-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>COUSP</t>
+  </si>
+  <si>
+    <t>Parecer COUSP</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/343/parecer_cousp_ple_no_015-2026_josias.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -417,69 +1201,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_no_003_de_28_de_janeiro_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_004_de_28_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_no_005-2026-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_009_de_23_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/293/projeto_de_lei_no_010_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei_no_011_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no_012_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no_013_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_no_014_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_executivo_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_no_016_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_no_017_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_no_018_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/295/parecer_juridico_-_ple_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/296/parecer_juridico_-_ple_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/297/parecer_juridico_-_pll_no_003-2026_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_juridico_-_pll_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/299/parecer_juridico_-_ple_no_005-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_juridico_-_ple_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_juridico_-_ple_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_juridico_-_ple_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_juridico_-_ple_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_no_003-2026-_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no_004-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_006-2026-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_001-2026-revogacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_002-2026-exon._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_003-2026-nom._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_004-2026-ferias_lindacy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_005-2026-exon._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_006-2026-nom._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_007-2026-ferias-silvan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_008-2026-exon._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/352/portaria_no_009-2026-nom._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_010-2026-ferias-emilly.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_011-2026-ferias-leonina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_legisl._no_001-2026-_dia_do_trabalhadr__do_gesso.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_legisl._no_002-2026-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/286/projeto_legisl._no_003-2026-reajuste_serv..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_legisl._no_004-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_legisl._no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_legisl._no_006-2026-terco_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/311/parecer_capicma_pll_no_01-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_capicma_-_ple_no_011-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/339/parecer_capicma_ple_no_015-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/313/parecer_cesasce_-_ple_no_04-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/314/parecer_cesasce_ple_no_007-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/315/parecer_cesasce_ple_no_008-2026_cacilda.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/316/parecer_cesasce_-_ple_no_011-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_cesasce_ple_no_015-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/317/parecer_cfo_-_pll_no_01-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/318/parecer_cfo_pll_no_003-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/319/parecer_cfo_-_ple_no__04-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/320/parecer_cfo_-_ple_no_05-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/321/parecer_cfo_ple_no_006-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/322/parecer_cfo_ple_no_007-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/323/parecer_cfo_ple_no_008-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/324/parecer_cfo_-_pll_no_011-2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/340/parecer_cfo_ple_no_015-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/325/parecer_cjlrf_-_pll_-_no_001-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/326/parecer_cjlrf_-_pll_no_002-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/327/parecer_cjlrf_pll_no_003-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/328/parecer_cjlrf-_ple_no_004-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/329/parecer_cjlrf_-_ple_no_005-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/330/parecer_cjlrf_ple_no_006-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/331/parecer_cjlrf_ple_no_007-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/332/parecer_cjlrf_ple_no_008-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/333/parecer_cjlrf_-_ple_no_010-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/334/parecer_cjlrf_-_ple_no_011-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_cjlrf_ple_no_015-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/343/parecer_cousp_ple_no_015-2026_josias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H3"/>
+  <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="18.85546875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="107.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="76.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="249.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -516,54 +1300,2073 @@
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
+    <row r="4" spans="1:8">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8">
+      <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
+        <v>13</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>67</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>70</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>74</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>77</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>79</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H20" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>85</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H21" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>21</v>
+      </c>
+      <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H22" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H23" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>95</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" t="s">
+        <v>86</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H24" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>98</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H25" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>36</v>
+      </c>
+      <c r="D26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H27" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>107</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H28" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" t="s">
+        <v>111</v>
+      </c>
+      <c r="E29" t="s">
+        <v>112</v>
+      </c>
+      <c r="F29" t="s">
+        <v>86</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H29" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" t="s">
+        <v>111</v>
+      </c>
+      <c r="E30" t="s">
+        <v>112</v>
+      </c>
+      <c r="F30" t="s">
+        <v>86</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H30" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" t="s">
+        <v>111</v>
+      </c>
+      <c r="E31" t="s">
+        <v>112</v>
+      </c>
+      <c r="F31" t="s">
+        <v>119</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>25</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" t="s">
+        <v>112</v>
+      </c>
+      <c r="F32" t="s">
+        <v>123</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H32" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>126</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="H33" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34" t="s">
+        <v>112</v>
+      </c>
+      <c r="F34" t="s">
+        <v>130</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H34" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>133</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" t="s">
+        <v>134</v>
+      </c>
+      <c r="E35" t="s">
+        <v>135</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H35" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>138</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>134</v>
+      </c>
+      <c r="E36" t="s">
+        <v>135</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="H36" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>134</v>
+      </c>
+      <c r="E37" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H37" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>144</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>25</v>
+      </c>
+      <c r="D38" t="s">
+        <v>134</v>
+      </c>
+      <c r="E38" t="s">
+        <v>135</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H38" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>147</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>29</v>
+      </c>
+      <c r="D39" t="s">
+        <v>134</v>
+      </c>
+      <c r="E39" t="s">
+        <v>135</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="H39" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>150</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" t="s">
+        <v>134</v>
+      </c>
+      <c r="E40" t="s">
+        <v>135</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>153</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D41" t="s">
+        <v>134</v>
+      </c>
+      <c r="E41" t="s">
+        <v>135</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H41" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>156</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" t="s">
+        <v>134</v>
+      </c>
+      <c r="E42" t="s">
+        <v>135</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H42" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>159</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>44</v>
+      </c>
+      <c r="D43" t="s">
+        <v>134</v>
+      </c>
+      <c r="E43" t="s">
+        <v>135</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H43" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>162</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D44" t="s">
+        <v>134</v>
+      </c>
+      <c r="E44" t="s">
+        <v>135</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H44" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>52</v>
+      </c>
+      <c r="D45" t="s">
+        <v>134</v>
+      </c>
+      <c r="E45" t="s">
+        <v>135</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H45" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" t="s">
+        <v>167</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" t="s">
+        <v>130</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H46" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>171</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" t="s">
+        <v>172</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H47" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>175</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D48" t="s">
+        <v>167</v>
+      </c>
+      <c r="E48" t="s">
+        <v>168</v>
+      </c>
+      <c r="F48" t="s">
+        <v>176</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H48" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>179</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>25</v>
+      </c>
+      <c r="D49" t="s">
+        <v>167</v>
+      </c>
+      <c r="E49" t="s">
+        <v>168</v>
+      </c>
+      <c r="F49" t="s">
+        <v>180</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H49" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>183</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>29</v>
+      </c>
+      <c r="D50" t="s">
+        <v>167</v>
+      </c>
+      <c r="E50" t="s">
+        <v>168</v>
+      </c>
+      <c r="F50" t="s">
+        <v>82</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H50" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>186</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" t="s">
+        <v>167</v>
+      </c>
+      <c r="E51" t="s">
+        <v>168</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H51" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>189</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" t="s">
+        <v>192</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H52" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>195</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>52</v>
+      </c>
+      <c r="D53" t="s">
+        <v>190</v>
+      </c>
+      <c r="E53" t="s">
+        <v>191</v>
+      </c>
+      <c r="F53" t="s">
+        <v>192</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H53" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>198</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>67</v>
+      </c>
+      <c r="D54" t="s">
+        <v>190</v>
+      </c>
+      <c r="E54" t="s">
+        <v>191</v>
+      </c>
+      <c r="F54" t="s">
+        <v>192</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="H54" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>202</v>
+      </c>
+      <c r="E55" t="s">
+        <v>203</v>
+      </c>
+      <c r="F55" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H55" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" t="s">
+        <v>202</v>
+      </c>
+      <c r="E56" t="s">
+        <v>203</v>
+      </c>
+      <c r="F56" t="s">
+        <v>204</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H56" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>40</v>
+      </c>
+      <c r="D57" t="s">
+        <v>202</v>
+      </c>
+      <c r="E57" t="s">
+        <v>203</v>
+      </c>
+      <c r="F57" t="s">
+        <v>204</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H57" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" t="s">
+        <v>202</v>
+      </c>
+      <c r="E58" t="s">
+        <v>203</v>
+      </c>
+      <c r="F58" t="s">
+        <v>204</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="H58" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>212</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>67</v>
+      </c>
+      <c r="D59" t="s">
+        <v>202</v>
+      </c>
+      <c r="E59" t="s">
+        <v>203</v>
+      </c>
+      <c r="F59" t="s">
+        <v>204</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H59" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>214</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>215</v>
+      </c>
+      <c r="E60" t="s">
+        <v>216</v>
+      </c>
+      <c r="F60" t="s">
+        <v>217</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H60" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>219</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" t="s">
+        <v>215</v>
+      </c>
+      <c r="E61" t="s">
+        <v>216</v>
+      </c>
+      <c r="F61" t="s">
+        <v>217</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H61" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>221</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>25</v>
+      </c>
+      <c r="D62" t="s">
+        <v>215</v>
+      </c>
+      <c r="E62" t="s">
+        <v>216</v>
+      </c>
+      <c r="F62" t="s">
+        <v>217</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H62" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>223</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>29</v>
+      </c>
+      <c r="D63" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" t="s">
+        <v>216</v>
+      </c>
+      <c r="F63" t="s">
+        <v>217</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H63" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>225</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" t="s">
+        <v>215</v>
+      </c>
+      <c r="E64" t="s">
+        <v>216</v>
+      </c>
+      <c r="F64" t="s">
+        <v>217</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H64" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>227</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>36</v>
+      </c>
+      <c r="D65" t="s">
+        <v>215</v>
+      </c>
+      <c r="E65" t="s">
+        <v>216</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H65" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>229</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>40</v>
+      </c>
+      <c r="D66" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66" t="s">
+        <v>216</v>
+      </c>
+      <c r="F66" t="s">
+        <v>217</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H66" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>231</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D67" t="s">
+        <v>215</v>
+      </c>
+      <c r="E67" t="s">
+        <v>216</v>
+      </c>
+      <c r="F67" t="s">
+        <v>217</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H67" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>67</v>
+      </c>
+      <c r="D68" t="s">
+        <v>215</v>
+      </c>
+      <c r="E68" t="s">
+        <v>216</v>
+      </c>
+      <c r="F68" t="s">
+        <v>217</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H68" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>235</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>236</v>
+      </c>
+      <c r="E69" t="s">
+        <v>237</v>
+      </c>
+      <c r="F69" t="s">
+        <v>238</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H69" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>240</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>236</v>
+      </c>
+      <c r="E70" t="s">
+        <v>237</v>
+      </c>
+      <c r="F70" t="s">
+        <v>238</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H70" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71" t="s">
+        <v>236</v>
+      </c>
+      <c r="E71" t="s">
+        <v>237</v>
+      </c>
+      <c r="F71" t="s">
+        <v>238</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H71" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>244</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>25</v>
+      </c>
+      <c r="D72" t="s">
+        <v>236</v>
+      </c>
+      <c r="E72" t="s">
+        <v>237</v>
+      </c>
+      <c r="F72" t="s">
+        <v>238</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H72" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>246</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>29</v>
+      </c>
+      <c r="D73" t="s">
+        <v>236</v>
+      </c>
+      <c r="E73" t="s">
+        <v>237</v>
+      </c>
+      <c r="F73" t="s">
+        <v>238</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H73" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>248</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>32</v>
+      </c>
+      <c r="D74" t="s">
+        <v>236</v>
+      </c>
+      <c r="E74" t="s">
+        <v>237</v>
+      </c>
+      <c r="F74" t="s">
+        <v>238</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H74" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>250</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>36</v>
+      </c>
+      <c r="D75" t="s">
+        <v>236</v>
+      </c>
+      <c r="E75" t="s">
+        <v>237</v>
+      </c>
+      <c r="F75" t="s">
+        <v>238</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H75" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>252</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>40</v>
+      </c>
+      <c r="D76" t="s">
+        <v>236</v>
+      </c>
+      <c r="E76" t="s">
+        <v>237</v>
+      </c>
+      <c r="F76" t="s">
+        <v>238</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H76" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>254</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>48</v>
+      </c>
+      <c r="D77" t="s">
+        <v>236</v>
+      </c>
+      <c r="E77" t="s">
+        <v>237</v>
+      </c>
+      <c r="F77" t="s">
+        <v>238</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H77" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>256</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>52</v>
+      </c>
+      <c r="D78" t="s">
+        <v>236</v>
+      </c>
+      <c r="E78" t="s">
+        <v>237</v>
+      </c>
+      <c r="F78" t="s">
+        <v>238</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="H78" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>258</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>67</v>
+      </c>
+      <c r="D79" t="s">
+        <v>236</v>
+      </c>
+      <c r="E79" t="s">
+        <v>237</v>
+      </c>
+      <c r="F79" t="s">
+        <v>238</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H79" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>260</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>67</v>
+      </c>
+      <c r="D80" t="s">
+        <v>261</v>
+      </c>
+      <c r="E80" t="s">
+        <v>262</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H80" t="s">
+        <v>200</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
+    <hyperlink ref="G4" r:id="rId3"/>
+    <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>