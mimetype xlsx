--- v1 (2026-04-04)
+++ v2 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="264">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="956" uniqueCount="396">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -283,50 +283,208 @@
   <si>
     <t>Abre Crédito adicional_x000D_
 junto ao Orçamento Público_x000D_
 Municipal vigente e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_no_017_de_30_de_marco_de_2026_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_no_018_de_30_de_marco_de_2026_-_credito_especial.pdf</t>
   </si>
   <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_no_019_de_06_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui ajuda de custo financeira temporária aos magarefes do Município de Trindade-PE em razão da desativação do Açougue Público Municipal e dá outras providências;</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_no_020_de_06_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Ruas na Zona Urbana do município e dá outras providências</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_no_021_de_14_de_abril_de_2026_credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_no_022_de_27_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a correção das faixas salariais e a revisão geral anual dos salários dos servidores públicos integrantes das carreiras que compõem o magistério municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_no_023_de_29_de_abril_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Reconstrução Dentária para Mulheres Vítimas de Violência Doméstica no Município de Trindade-PE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_no_024_de_01_de_junho_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito adicional especial junto ao Orçamento Público Municipal vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_025_de_01_de_junho_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_no_026_de_09_de_junho_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>MACIEL ELIAS DO NASCIMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/367/mocao_de_aplausos_no_001-2026-ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Dr. Arannahn Luis Rodrigues da Silva, pelos relevantes serviços prestados à população do município de Trindade.</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>EMÍLIO LEOCÁDIO MIRANDA PARENTE</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/382/requerimento_no_001-2026-ver._emilio.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER ao Poder Executivo, por meio da Secretaria competente, que adote as providências necessárias à construção de banheiros públicos, ou à instalação de banheiros químicos na Praça da Igreja Matriz de Trindade.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/383/requerimento_no_002-2026-ver._emilio.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER ao Poder Executivo, por meio da Secretaria competente, que destine psicólogo com ABA, pediatra, psicopedagogo, fonoaudiólogo, nutricionista e terapeuta ocupacional, para a instituição AMAR, para tratar e cuidar de crianças neurodivergentes de nosso município.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>JOSIAS BATISTA DA SILVA VARJÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_no_003-2026-ver._josias.pdf</t>
+  </si>
+  <si>
+    <t>Requer que, após ouvido o Plenário, seja concedido RECONHECIMENTO COMO MESTRE DO ARTESANATO EM GIPSITA E PATRIMONIO VIVO DESTE MUNICIPIO DE TRINDADE-PE, ao artesão JOSÉ MEDEIROS CAVALCANTE COSTA, pelos relevantes serviços prestados à cultura, à economia criativa e à identidade cultural do Município de Trindade-PE.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>ALLAN JOHNES DE MORAES GALDINO</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/381/requerimento_no_004-2026-ver._allan.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja oficiado o Poder Executivo Municipal, para que envie a esta Casa Legislativa, Projeto de Lei com o Título “Mãos que Acolhem”. _x000D_
+_x000D_
+Anexo segue: a justificativa, o objetivo geral e específicos, público alvo, a duração, Metodologia, as Ações e Atividades, Avaliação e o Resultado esperado.</t>
+  </si>
+  <si>
     <t>295</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>DIVALDO MORAES DE BARROS</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/295/parecer_juridico_-_ple_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o valor do salário mínimo que passa a vigorar a partir do_x000D_
 dia 1º de janeiro de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>HAVANA HELENA DE FARIAS</t>
   </si>
   <si>
@@ -392,50 +550,71 @@
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_juridico_-_ple_no_008-2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI EXECUTIVO 008_2026_x000D_
 EMENTA: “Dispõe sobre a reestruturação e adequação da Política Municipal dos_x000D_
 Direitos da Pessoa com Deficiência e das Pessoas com Transtornos do_x000D_
 Neurodesenvolvimento, reestrutura o Conselho Municipal dos Direitos da Pessoa_x000D_
 com Deficiência – CMPCD, reestrutura e regulamenta o Fundo Municipal da_x000D_
 Pessoa com Deficiência – FMPD, e dá outras providências</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_juridico_-_ple_no_009-2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da CRECHE MUNICIPAL no município_x000D_
 de Trindade/PE, e dá outras providências</t>
   </si>
   <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/368/parecer_juridico_-_ple_no_019-2026__institui_ajuda_de_custo_financeira_temporaria_aos_magarefes_por_desativacao_do_acougue.pdf</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/369/parecer_juridico_-_ple_no_020-2026__dispoe_sobre_a_denominacao_de_ruas_na_zona_urbana_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/370/parecer_juridico_-_ple_no_021-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal.pdf</t>
+  </si>
+  <si>
     <t>307</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_no_001-2026.pdf</t>
   </si>
   <si>
     <t>Indica a construção de banheiros públicos no Estádio de Futebol Joel Lopes de Souza "O Chicão"</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_no_002-2026.pdf</t>
   </si>
   <si>
     <t>Indica a construção de lombada (redutor de velocidade), na Rua Cornélia Machado.</t>
   </si>
   <si>
     <t>309</t>
@@ -450,63 +629,235 @@
     <t>Indica, em atendimento a Lei Municipal de nº 887/2012, que seja colocada a Placa de denominação do Ponto de Táxi “Antonio Bento Felix”, localizado na Avenida Central Norte Prefeito Otacílio Leocádio da Silva, nesta cidade de Trindade-PE.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>MARIA CACILDA BATISTA GRANJA</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no_004-2025-ver_cacilda.pdf</t>
   </si>
   <si>
     <t>Indica a construção de 01(um)Redutor de Velocidade(Lombada) na Rua José Mariano em frente à residência de nº 368.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_005-2026-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO para que o Poder Executivo Municipal, interceda junto a secretaria competente no sentido de calçar e/ou asfaltar a entrada de acesso ao Loteamento Divino Espírito Santo –Trindade-PE.</t>
   </si>
   <si>
     <t>338</t>
-  </si>
-[...1 lines deleted...]
-    <t>JOSIAS BATISTA DA SILVA VARJÃO</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_006-2026-ver._josias.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a organização e padronização da Feira Livre do Município_x000D_
 de Trindade/PE, a ser realizada na Rua Rui Barbosa, com divisão por setores (quarteirões), visando melhor_x000D_
 ordenamento, segurança, higiene e valorização dos feirantes.</t>
   </si>
   <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_no_007-2026-_ver._jaecio_sa.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal a construção de redutor de velocidade(lombada) na rua Padre Cícero, em frente ao Bar de Rony Saraiva.</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de uma lombada (quebra-molas) na Rua 29 de Janeiro, nas mediações da Escola Paulo Guerra, neste município de Trindade.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_no_09_-_havana.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de Redutor de Velocidade na Rua Floriano Peixoto - Centro, próximo ao ponto de moto-taxi.</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_no_010-2026-_ver._allan.pdf</t>
+  </si>
+  <si>
+    <t>INDICA:  Que o Executivo Municipal, interceda junto a Secretaria de Obras, Urbanismo e Serviços Público, no sentido de: _x000D_
+a) Construir 01(um)Redutor de Velocidade(Lombada) na Quadra 1, Avenida 2, no Loteamento Imaculada Conceição.(Conhecido como as Casinha); _x000D_
+b) Construir 01(um)Redutor de Velocidade(Lombada) na Rua Rui Barbosa, próxima a Escola CEDEC.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/389/indicacao_no_011-2026-_ver._allan.pdf</t>
+  </si>
+  <si>
+    <t>INDICA:  Que o Executivo Municipal, interceda junto a Secretaria de Obras, Urbanismo e Serviços Público, no sentido de: _x000D_
+a) Colocar manilhas na passagem de água da estrada(próximo ao Restaurante de Edivânia) que dar acesso ao Sítio Riacho Novo.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>LEANDRO DO NASCIMENTO SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_no_012-2026-_ver._leandro-_zeca_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a pavimentação das seguintes vias públicas localizadas no Bairro Zeca Lopes:_x000D_
+- Rua Travessa do Chicão;_x000D_
+- Rua Albuquerque;_x000D_
+- Rua do L;_x000D_
+- Rua Guadalajara;_x000D_
+- Rua Maria da Penha Evangelista;_x000D_
+- Rua Projetada.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_no_013-2026-ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Excelentíssima Senhora Prefeita do Município, HELBE DA SILVA RODRIGUES NASCIMENTO, que seja realizada a pavimentação das seguintes vias públicas do Município de Trindade:_x000D_
+_x000D_
+CENTRO_x000D_
+- Rua Monsenhor Gonçalo Pereira Lima, próximo à residência de Netinha e também do líder da oposição Zé Capacete;_x000D_
+- Rua José Vasques, nas proximidades da quadra municipal;_x000D_
+- Rua Frei Caneca próximo ao posto cacique,_x000D_
+- Rua Presidente Dutra e Rua Fabilino Pereira, nas proximidades do Hospital de Doutor Emiliano Teixeira Leite._x000D_
+_x000D_
+VILA SÃO SEBASTIÃO_x000D_
+- Rua da Independência;_x000D_
+- Rua São Sebastião;_x000D_
+- Rua Santo Antônio;_x000D_
+- Rua Santa Tereza.</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_no_014-2026-ver._cacilda.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR à Excelentíssima Senhora Prefeita do Município, HELBE DA SILVA RODRIGUES NASCIMENTO, que seja realizada a pavimentação das seguintes vias públicas do Município de Trindade:_x000D_
+• Rua Osvaldo Zacarias;_x000D_
+• Rua São João;_x000D_
+• Travessa Juliane Cristiane;_x000D_
+• Rua Celestino Cornélio;_x000D_
+• Rua Romualdo Zacarias;_x000D_
+• Rua Santa Isabel;_x000D_
+• Rua Rumana Batista de Andrade;_x000D_
+• Rua Siqueira Campos;_x000D_
+• Rua Arlindo Honorato de Souza;_x000D_
+• Rua Edinaldo Delmondes Siqueira.</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>MANOEL JOSIVAN DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_no_015-2026-ver._manoel_josivan_1006_.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR ao setor competente (secretaria de obras), para que seja implantado redutores de velocidade na Rua Arcelina Maria de Jesus próximo a residência de Didi da Casa do Gesseiro.</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>ENAUDY ALUÍZO DA SILVA</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_no_016-2026-enaudy.pdf</t>
+  </si>
+  <si>
+    <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Trindade – PE que sejam adotadas as providências necessárias para a execução de obras de pavimentação (calçamento) nas seguintes vias públicas do Distrito Bonita:_x000D_
+- Rua João Simão Faustino;_x000D_
+- Rua Delmiro Vicente do Nascimento;_x000D_
+- Rua Ildo Leite Monteiro.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_no_017-2026-_ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>INDICA-SE à Excelentíssima Senhora Prefeita Municipal de Trindade, Helbê da Silva Rodrigues, a realização de obras de pavimentação das seguintes vias públicas localizadas no Bairro Cohab I:_x000D_
+- Rua Santo Inácio;_x000D_
+- Rua Josefa Gomes Leite;_x000D_
+- Rua Projetada 1;_x000D_
+- Rua Projetada 2;_x000D_
+- Rua Projetada 3.</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_no_018-2026-ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Excelentíssima Senhora Prefeita do Município de Trindade/PE, Helbe da Silva Rodrigues, na forma regimental e após ouvido o Plenário, que sejam realizados estudos técnicos e adotadas as providências necessárias para a execução dos serviços de pavimentação das seguintes vias públicas localizadas na Vila São Pedro:_x000D_
+- Rua 29 de Janeiro, próxima às residências de César da Gesso São Sebastião e Lessinho;_x000D_
+- Rua São Jorge – Trecho 2;</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal, a instalação de manilhas na zona rural do Distrito do Saco Verde, próximo a residência de Dona Cícera de Zé Coriolano;</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_no_020-2026-ver._leandro.pdf</t>
+  </si>
+  <si>
+    <t>INDICO à Excelentíssima Senhora Prefeita do Município de Trindade/PE, HELBE DA SILVA RODRIGUES, que seja determinada à Secretaria competente a realização de obras de pavimentação em paralelepípedos e/ou asfalto, com a devida infraestrutura de drenagem, nas seguintes vias localizadas no Bairro São Geraldo:_x000D_
+1. Rua Carmelita Maria do Carmo, iniciando nas proximidades do lava-jato, passando em frente à residência do senhor Cícero Pocino e seguindo até a creche do Bairro São Geraldo;_x000D_
+2. Rua Francisco José de Barros, iniciando na esquina da residência do senhor Cícero Pocino, a partir do ponto onde foi finalizado o calçamento existente, seguindo até a Unidade Básica de Saúde (UBS) que está sendo construída na Vila Otacílio Leocádio.</t>
+  </si>
+  <si>
     <t>344</t>
   </si>
   <si>
     <t>POR</t>
   </si>
   <si>
     <t>Portarias</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_001-2026-revogacao.pdf</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_002-2026-exon._a.p-divaldo.pdf</t>
   </si>
   <si>
     <t>02</t>
   </si>
   <si>
     <t>346</t>
@@ -580,137 +931,146 @@
   <si>
     <t>354</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_011-2026-ferias-leonina.pdf</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_legisl._no_001-2026-_dia_do_trabalhadr__do_gesso.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana e o Dia do Trabalhador do Gesso, da Mineração e derivados" no âmbito do Município de Trindade, Pernambuco, e dá outras providências.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>EMÍLIO LEOCÁDIO MIRANDA PARENTE</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_legisl._no_002-2026-ver._emilio.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA MULTA PREVISTA NO ART. 3º DA LEI MUNICIPAL Nº 1.031, DE 25 DE MARÇO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>Presidência</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/286/projeto_legisl._no_003-2026-reajuste_serv..pdf</t>
   </si>
   <si>
     <t>Concede revisão salarial aos servidores da Câmara Municipal de Trindade-PE, e adota outras providências.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>LEANDRO DO NASCIMENTO SILVA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_legisl._no_004-2026_leandro.pdf</t>
   </si>
   <si>
     <t>Institui a Expo Maio “Feira da Agricultura Familiar, Cultura e Artesanato de Trindade e dá outras providências;</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_legisl._no_005-2026-ver._divaldo.pdf</t>
   </si>
   <si>
     <t>Altera as dimensões estabelecidas nos artigos 4º e 5º da Lei Municipal nº 1.014, de 13 de maio de 2020, que reorganiza as zonas urbanas e suburbanas do Município de Trindade-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_legisl._no_006-2026-terco_de_ferias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o gozo de férias anuais e o pagamento do terço constitucional aos Agentes Políticos, e dá outras providências.</t>
   </si>
   <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/360/1-projeto_legisl._no_007-2026-concurso-2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo a realizar concurso público para provimento de cargos efetivos no âmbito da Câmara Municipal de Trindade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/387/projeto_legisl._no_008-2026-mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Trindade-PE e dá outras providências</t>
+  </si>
+  <si>
     <t>311</t>
   </si>
   <si>
     <t>CAPIC</t>
   </si>
   <si>
     <t>Parecer CAPICMA</t>
   </si>
   <si>
     <t>CAPICMA - Comissão de Agricultura, Pecuária, Indústria e Comércio e Meio Ambiente</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/311/parecer_capicma_pll_no_01-2026_edivan.pdf</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_capicma_-_ple_no_011-2026_edivan.pdf</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/339/parecer_capicma_ple_no_015-2026_edivan.pdf</t>
   </si>
   <si>
-    <t>PLE</t>
-[...1 lines deleted...]
-  <si>
     <t>313</t>
   </si>
   <si>
     <t>CESAS</t>
   </si>
   <si>
     <t>Parecer CESASCE</t>
   </si>
   <si>
     <t>CESASCE - Comissão de Educação, Saúde e Assistência Social, Cultura e Esporte</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/313/parecer_cesasce_-_ple_no_04-2026_josias.pdf</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/314/parecer_cesasce_ple_no_007-2026_josias.pdf</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/315/parecer_cesasce_ple_no_008-2026_cacilda.pdf</t>
@@ -769,50 +1129,90 @@
   <si>
     <t>322</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/322/parecer_cfo_ple_no_007-2026_emilio.pdf</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/323/parecer_cfo_ple_no_008-2026_leandro.pdf</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/324/parecer_cfo_-_pll_no_011-2025_emilio.pdf</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/340/parecer_cfo_ple_no_015-2026_landim.pdf</t>
   </si>
   <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/371/parecer_cfo_ple_no_016-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/372/parecer_cfo_ple_no_017-2026_emilio.pdf</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/373/parecer_cfo_ple_no_018-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/362/parecer_cfo_-ple_no_021-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>PLE 21</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/386/parecer_cfo_-_ple_no_023-2026_landim.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal_x000D_
+de Reconstrução Dentária para Mulheres_x000D_
+Vítimas de Violência Doméstica no_x000D_
+Município de Trindade/PE, e dá outras_x000D_
+providências.</t>
+  </si>
+  <si>
     <t>325</t>
   </si>
   <si>
     <t>CJLR</t>
   </si>
   <si>
     <t>Parecer CJLR</t>
   </si>
   <si>
     <t>CJLR - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/325/parecer_cjlrf_-_pll_-_no_001-2026_divaldo.pdf</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/326/parecer_cjlrf_-_pll_no_002-2026_havana.pdf</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/327/parecer_cjlrf_pll_no_003-2026_havana.pdf</t>
@@ -844,60 +1244,105 @@
   <si>
     <t>332</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/332/parecer_cjlrf_ple_no_008-2026_divaldo.pdf</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/333/parecer_cjlrf_-_ple_no_010-2026_havana.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/334/parecer_cjlrf_-_ple_no_011-2026_divaldo.pdf</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_cjlrf_ple_no_015-2026_havana.pdf</t>
   </si>
   <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/374/parecer_cjlrf_ple_no_016-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>CJLRF</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/375/parecer_cjlrf_ple_no_017-2026_havana.pdf</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/376/parecer_cjlrf_ple_no_018-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/363/parecer_cjlrf_-_ple_no_021-2026_divaldo.pdf</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/385/parecer_cjlrf_-_ple_no_023-2026_havana.pdf</t>
+  </si>
+  <si>
     <t>343</t>
   </si>
   <si>
     <t>COUSP</t>
   </si>
   <si>
     <t>Parecer COUSP</t>
   </si>
   <si>
     <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/343/parecer_cousp_ple_no_015-2026_josias.pdf</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/377/parecer_cousp_ple_no_016-2026_manoel_josivan.pdf</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/378/parecer_cousp_ple_no_018-2026_manoel_josivan.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1201,69 +1646,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_no_003_de_28_de_janeiro_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_004_de_28_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_no_005-2026-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_009_de_23_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/293/projeto_de_lei_no_010_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei_no_011_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no_012_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no_013_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_no_014_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_executivo_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_no_016_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_no_017_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_no_018_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/295/parecer_juridico_-_ple_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/296/parecer_juridico_-_ple_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/297/parecer_juridico_-_pll_no_003-2026_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_juridico_-_pll_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/299/parecer_juridico_-_ple_no_005-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_juridico_-_ple_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_juridico_-_ple_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_juridico_-_ple_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_juridico_-_ple_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_no_003-2026-_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no_004-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_006-2026-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_001-2026-revogacao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_002-2026-exon._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_003-2026-nom._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_004-2026-ferias_lindacy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_005-2026-exon._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_006-2026-nom._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_007-2026-ferias-silvan.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_008-2026-exon._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/352/portaria_no_009-2026-nom._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_010-2026-ferias-emilly.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_011-2026-ferias-leonina.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_legisl._no_001-2026-_dia_do_trabalhadr__do_gesso.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_legisl._no_002-2026-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/286/projeto_legisl._no_003-2026-reajuste_serv..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_legisl._no_004-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_legisl._no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_legisl._no_006-2026-terco_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/311/parecer_capicma_pll_no_01-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_capicma_-_ple_no_011-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/339/parecer_capicma_ple_no_015-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/313/parecer_cesasce_-_ple_no_04-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/314/parecer_cesasce_ple_no_007-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/315/parecer_cesasce_ple_no_008-2026_cacilda.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/316/parecer_cesasce_-_ple_no_011-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_cesasce_ple_no_015-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/317/parecer_cfo_-_pll_no_01-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/318/parecer_cfo_pll_no_003-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/319/parecer_cfo_-_ple_no__04-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/320/parecer_cfo_-_ple_no_05-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/321/parecer_cfo_ple_no_006-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/322/parecer_cfo_ple_no_007-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/323/parecer_cfo_ple_no_008-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/324/parecer_cfo_-_pll_no_011-2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/340/parecer_cfo_ple_no_015-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/325/parecer_cjlrf_-_pll_-_no_001-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/326/parecer_cjlrf_-_pll_no_002-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/327/parecer_cjlrf_pll_no_003-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/328/parecer_cjlrf-_ple_no_004-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/329/parecer_cjlrf_-_ple_no_005-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/330/parecer_cjlrf_ple_no_006-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/331/parecer_cjlrf_ple_no_007-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/332/parecer_cjlrf_ple_no_008-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/333/parecer_cjlrf_-_ple_no_010-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/334/parecer_cjlrf_-_ple_no_011-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_cjlrf_ple_no_015-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/343/parecer_cousp_ple_no_015-2026_josias.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_lei_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/280/projeto_de_lei_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/281/projeto_de_lei_no_003_de_28_de_janeiro_de_2026_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_lei_no_004_de_28_de_janeiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_no_005-2026-.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/289/projeto_de_lei_no_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_no_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_no_009_de_23_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/293/projeto_de_lei_no_010_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei_no_011_de_03_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/304/projeto_de_lei_no_012_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/305/projeto_de_lei_no_013_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_no_014_de_10_de_marco_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_executivo_n_015-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei_no_016_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/356/projeto_de_lei_no_017_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/357/projeto_de_lei_no_018_de_30_de_marco_de_2026_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/358/projeto_de_lei_no_019_de_06_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/359/projeto_de_lei_no_020_de_06_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/361/projeto_de_lei_no_021_de_14_de_abril_de_2026_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/364/projeto_de_lei_no_022_de_27_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/379/projeto_de_lei_no_023_de_29_de_abril_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/399/projeto_de_lei_no_024_de_01_de_junho_de_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/400/projeto_de_lei_no_025_de_01_de_junho_de_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/401/projeto_de_lei_no_026_de_09_de_junho_de_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/367/mocao_de_aplausos_no_001-2026-ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/382/requerimento_no_001-2026-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/383/requerimento_no_002-2026-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/384/requerimento_no_003-2026-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/381/requerimento_no_004-2026-ver._allan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/295/parecer_juridico_-_ple_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/296/parecer_juridico_-_ple_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/297/parecer_juridico_-_pll_no_003-2026_.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_juridico_-_pll_no_004-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/299/parecer_juridico_-_ple_no_005-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_juridico_-_ple_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_juridico_-_ple_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_juridico_-_ple_no_008-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_juridico_-_ple_no_009-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/368/parecer_juridico_-_ple_no_019-2026__institui_ajuda_de_custo_financeira_temporaria_aos_magarefes_por_desativacao_do_acougue.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/369/parecer_juridico_-_ple_no_020-2026__dispoe_sobre_a_denominacao_de_ruas_na_zona_urbana_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/370/parecer_juridico_-_ple_no_021-2026__abre_credito_adicional_junto_ao_orcamento_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_no_001-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/308/indicacao_no_002-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_no_003-2026-_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/310/indicacao_no_004-2025-ver_cacilda.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/338/indicacao_no_006-2026-ver._josias.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_no_007-2026-_ver._jaecio_sa.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_no_09_-_havana.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/388/indicacao_no_010-2026-_ver._allan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/389/indicacao_no_011-2026-_ver._allan.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_no_012-2026-_ver._leandro-_zeca_lopes.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_no_013-2026-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_no_014-2026-ver._cacilda.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_no_015-2026-ver._manoel_josivan_1006_.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/394/indicacao_no_016-2026-enaudy.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_no_017-2026-_ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_no_018-2026-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/398/indicacao_no_020-2026-ver._leandro.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/344/portaria_no_001-2026-revogacao.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/345/portaria_no_002-2026-exon._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/346/portaria_no_003-2026-nom._a.p-divaldo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/347/portaria_no_004-2026-ferias_lindacy.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/348/portaria_no_005-2026-exon._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/349/portaria_no_006-2026-nom._a.p-allan.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/350/portaria_no_007-2026-ferias-silvan.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/351/portaria_no_008-2026-exon._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/352/portaria_no_009-2026-nom._a.p-everaldo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/353/portaria_no_010-2026-ferias-emilly.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/354/portaria_no_011-2026-ferias-leonina.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_legisl._no_001-2026-_dia_do_trabalhadr__do_gesso.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_legisl._no_002-2026-ver._emilio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/286/projeto_legisl._no_003-2026-reajuste_serv..pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_legisl._no_004-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/288/projeto_legisl._no_005-2026-ver._divaldo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/336/projeto_legisl._no_006-2026-terco_de_ferias.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/360/1-projeto_legisl._no_007-2026-concurso-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/387/projeto_legisl._no_008-2026-mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/311/parecer_capicma_pll_no_01-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/312/parecer_capicma_-_ple_no_011-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/339/parecer_capicma_ple_no_015-2026_edivan.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/313/parecer_cesasce_-_ple_no_04-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/314/parecer_cesasce_ple_no_007-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/315/parecer_cesasce_ple_no_008-2026_cacilda.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/316/parecer_cesasce_-_ple_no_011-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/342/parecer_cesasce_ple_no_015-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/317/parecer_cfo_-_pll_no_01-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/318/parecer_cfo_pll_no_003-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/319/parecer_cfo_-_ple_no__04-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/320/parecer_cfo_-_ple_no_05-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/321/parecer_cfo_ple_no_006-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/322/parecer_cfo_ple_no_007-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/323/parecer_cfo_ple_no_008-2026_leandro.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/324/parecer_cfo_-_pll_no_011-2025_emilio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/340/parecer_cfo_ple_no_015-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/371/parecer_cfo_ple_no_016-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/372/parecer_cfo_ple_no_017-2026_emilio.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/373/parecer_cfo_ple_no_018-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/362/parecer_cfo_-ple_no_021-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/386/parecer_cfo_-_ple_no_023-2026_landim.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/325/parecer_cjlrf_-_pll_-_no_001-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/326/parecer_cjlrf_-_pll_no_002-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/327/parecer_cjlrf_pll_no_003-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/328/parecer_cjlrf-_ple_no_004-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/329/parecer_cjlrf_-_ple_no_005-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/330/parecer_cjlrf_ple_no_006-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/331/parecer_cjlrf_ple_no_007-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/332/parecer_cjlrf_ple_no_008-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/333/parecer_cjlrf_-_ple_no_010-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/334/parecer_cjlrf_-_ple_no_011-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/341/parecer_cjlrf_ple_no_015-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/374/parecer_cjlrf_ple_no_016-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/375/parecer_cjlrf_ple_no_017-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/376/parecer_cjlrf_ple_no_018-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/363/parecer_cjlrf_-_ple_no_021-2026_divaldo.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/385/parecer_cjlrf_-_ple_no_023-2026_havana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/343/parecer_cousp_ple_no_015-2026_josias.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/377/parecer_cousp_ple_no_016-2026_manoel_josivan.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.trindade.pe.leg.br/media/sapl/public/materialegislativa/2026/378/parecer_cousp_ple_no_018-2026_manoel_josivan.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H80"/>
+  <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.28515625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="249.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="191.5703125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1724,1566 +2169,2662 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>78</v>
       </c>
       <c r="H19" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>79</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>83</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B21" t="s">
-[...11 lines deleted...]
-      <c r="F21" t="s">
+      <c r="H21" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>91</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
-[...11 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H24" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>98</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>32</v>
+        <v>99</v>
       </c>
       <c r="D25" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>81</v>
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="H25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>102</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H26" t="s">
         <v>101</v>
-      </c>
-[...16 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>106</v>
       </c>
       <c r="D27" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>81</v>
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H27" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="E28" t="s">
-        <v>81</v>
+        <v>110</v>
+      </c>
+      <c r="F28" t="s">
+        <v>111</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="H28" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E29" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F29" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="H29" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F30" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H30" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
         <v>21</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F31" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H31" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F32" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="E33" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="F33" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="H33" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>111</v>
+        <v>132</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>133</v>
       </c>
       <c r="F34" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>141</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>21</v>
+      </c>
+      <c r="D35" t="s">
+        <v>132</v>
+      </c>
+      <c r="E35" t="s">
         <v>133</v>
       </c>
-      <c r="B35" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>133</v>
+      </c>
+      <c r="F37" t="s">
+        <v>138</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E38" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D39" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E39" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E40" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="D41" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E41" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>40</v>
+        <v>80</v>
       </c>
       <c r="D42" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E42" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="H42" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>44</v>
+        <v>84</v>
       </c>
       <c r="D43" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E43" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="H43" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="D44" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="E44" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="H44" t="s">
-        <v>48</v>
+        <v>164</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="E45" t="s">
-        <v>135</v>
+        <v>171</v>
+      </c>
+      <c r="F45" t="s">
+        <v>138</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="H45" t="s">
-        <v>52</v>
+        <v>173</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E46" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F46" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="H46" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>21</v>
+      </c>
+      <c r="D47" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" t="s">
         <v>171</v>
       </c>
-      <c r="B47" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="H47" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D48" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E48" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F48" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="H48" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D49" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E49" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F49" t="s">
-        <v>180</v>
+        <v>134</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H49" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F50" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="H50" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D51" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E51" t="s">
-        <v>168</v>
+        <v>171</v>
+      </c>
+      <c r="F51" t="s">
+        <v>178</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="H51" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D52" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="E52" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="F52" t="s">
-        <v>192</v>
+        <v>111</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H52" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="D53" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="E53" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>171</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="H53" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="D54" t="s">
-        <v>190</v>
+        <v>170</v>
       </c>
       <c r="E54" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="F54" t="s">
-        <v>192</v>
+        <v>128</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="H54" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="D55" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E55" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F55" t="s">
+        <v>128</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="G55" s="1" t="s">
+      <c r="H55" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>206</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="D56" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E56" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F56" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="H56" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="D57" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E57" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F57" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="H57" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="D58" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E58" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F58" t="s">
-        <v>204</v>
+        <v>182</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H58" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
         <v>67</v>
       </c>
       <c r="D59" t="s">
-        <v>202</v>
+        <v>170</v>
       </c>
       <c r="E59" t="s">
-        <v>203</v>
+        <v>171</v>
       </c>
       <c r="F59" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="H59" t="s">
-        <v>200</v>
+        <v>219</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D60" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="E60" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="F60" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="H60" t="s">
-        <v>197</v>
+        <v>223</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>21</v>
+        <v>74</v>
       </c>
       <c r="D61" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="E61" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="F61" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="H61" t="s">
-        <v>194</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>25</v>
+        <v>77</v>
       </c>
       <c r="D62" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="E62" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="F62" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="H62" t="s">
-        <v>200</v>
+        <v>229</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>29</v>
+        <v>80</v>
       </c>
       <c r="D63" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="E63" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="F63" t="s">
-        <v>217</v>
+        <v>138</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>224</v>
+        <v>195</v>
       </c>
       <c r="H63" t="s">
-        <v>200</v>
+        <v>231</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D64" t="s">
-        <v>215</v>
+        <v>170</v>
       </c>
       <c r="E64" t="s">
-        <v>216</v>
+        <v>171</v>
       </c>
       <c r="F64" t="s">
-        <v>217</v>
+        <v>207</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="H64" t="s">
-        <v>200</v>
+        <v>234</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D65" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="E65" t="s">
-        <v>216</v>
+        <v>237</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="H65" t="s">
-        <v>200</v>
+        <v>239</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D66" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="E66" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H66" t="s">
-        <v>200</v>
+        <v>242</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D67" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="E67" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="H67" t="s">
-        <v>194</v>
+        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>215</v>
+        <v>236</v>
       </c>
       <c r="E68" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>237</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H68" t="s">
-        <v>194</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="D69" t="s">
         <v>236</v>
       </c>
       <c r="E69" t="s">
         <v>237</v>
       </c>
-      <c r="F69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G69" s="1" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="H69" t="s">
-        <v>194</v>
+        <v>251</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>240</v>
+        <v>252</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D70" t="s">
         <v>236</v>
       </c>
       <c r="E70" t="s">
         <v>237</v>
       </c>
-      <c r="F70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G70" s="1" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="H70" t="s">
-        <v>194</v>
+        <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
       <c r="D71" t="s">
         <v>236</v>
       </c>
       <c r="E71" t="s">
         <v>237</v>
       </c>
-      <c r="F71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G71" s="1" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="H71" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="D72" t="s">
         <v>236</v>
       </c>
       <c r="E72" t="s">
         <v>237</v>
       </c>
-      <c r="F72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G72" s="1" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="H72" t="s">
-        <v>194</v>
+        <v>260</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="D73" t="s">
         <v>236</v>
       </c>
       <c r="E73" t="s">
         <v>237</v>
       </c>
-      <c r="F73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G73" s="1" t="s">
-        <v>247</v>
+        <v>262</v>
       </c>
       <c r="H73" t="s">
-        <v>194</v>
+        <v>263</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>248</v>
+        <v>264</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="D74" t="s">
         <v>236</v>
       </c>
       <c r="E74" t="s">
         <v>237</v>
       </c>
-      <c r="F74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G74" s="1" t="s">
-        <v>249</v>
+        <v>265</v>
       </c>
       <c r="H74" t="s">
-        <v>194</v>
+        <v>48</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>36</v>
+        <v>52</v>
       </c>
       <c r="D75" t="s">
         <v>236</v>
       </c>
       <c r="E75" t="s">
         <v>237</v>
       </c>
-      <c r="F75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G75" s="1" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="H75" t="s">
-        <v>200</v>
+        <v>52</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D76" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="E76" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F76" t="s">
-        <v>238</v>
+        <v>124</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="H76" t="s">
-        <v>200</v>
+        <v>272</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>273</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="E77" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F77" t="s">
-        <v>238</v>
+        <v>117</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>255</v>
+        <v>274</v>
       </c>
       <c r="H77" t="s">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>276</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="E78" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F78" t="s">
-        <v>238</v>
+        <v>277</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>257</v>
+        <v>278</v>
       </c>
       <c r="H78" t="s">
-        <v>200</v>
+        <v>279</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="D79" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="E79" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="F79" t="s">
-        <v>238</v>
+        <v>207</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="H79" t="s">
-        <v>194</v>
+        <v>282</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
+        <v>29</v>
+      </c>
+      <c r="D80" t="s">
+        <v>269</v>
+      </c>
+      <c r="E80" t="s">
+        <v>270</v>
+      </c>
+      <c r="F80" t="s">
+        <v>134</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H80" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>286</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>32</v>
+      </c>
+      <c r="D81" t="s">
+        <v>269</v>
+      </c>
+      <c r="E81" t="s">
+        <v>270</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H81" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>289</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D82" t="s">
+        <v>269</v>
+      </c>
+      <c r="E82" t="s">
+        <v>270</v>
+      </c>
+      <c r="F82" t="s">
+        <v>277</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H82" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>292</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>40</v>
+      </c>
+      <c r="D83" t="s">
+        <v>269</v>
+      </c>
+      <c r="E83" t="s">
+        <v>270</v>
+      </c>
+      <c r="F83" t="s">
+        <v>277</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H83" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>295</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>10</v>
+      </c>
+      <c r="D84" t="s">
+        <v>296</v>
+      </c>
+      <c r="E84" t="s">
+        <v>297</v>
+      </c>
+      <c r="F84" t="s">
+        <v>298</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H84" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>301</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>52</v>
+      </c>
+      <c r="D85" t="s">
+        <v>296</v>
+      </c>
+      <c r="E85" t="s">
+        <v>297</v>
+      </c>
+      <c r="F85" t="s">
+        <v>298</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="H85" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>304</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>67</v>
       </c>
-      <c r="D80" t="s">
-[...9 lines deleted...]
-        <v>200</v>
+      <c r="D86" t="s">
+        <v>296</v>
+      </c>
+      <c r="E86" t="s">
+        <v>297</v>
+      </c>
+      <c r="F86" t="s">
+        <v>298</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H86" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>306</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>307</v>
+      </c>
+      <c r="E87" t="s">
+        <v>308</v>
+      </c>
+      <c r="F87" t="s">
+        <v>309</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H87" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>311</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D88" t="s">
+        <v>307</v>
+      </c>
+      <c r="E88" t="s">
+        <v>308</v>
+      </c>
+      <c r="F88" t="s">
+        <v>309</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H88" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>313</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>40</v>
+      </c>
+      <c r="D89" t="s">
+        <v>307</v>
+      </c>
+      <c r="E89" t="s">
+        <v>308</v>
+      </c>
+      <c r="F89" t="s">
+        <v>309</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H89" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>315</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>52</v>
+      </c>
+      <c r="D90" t="s">
+        <v>307</v>
+      </c>
+      <c r="E90" t="s">
+        <v>308</v>
+      </c>
+      <c r="F90" t="s">
+        <v>309</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H90" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>317</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>67</v>
+      </c>
+      <c r="D91" t="s">
+        <v>307</v>
+      </c>
+      <c r="E91" t="s">
+        <v>308</v>
+      </c>
+      <c r="F91" t="s">
+        <v>309</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="H91" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>319</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>320</v>
+      </c>
+      <c r="E92" t="s">
+        <v>321</v>
+      </c>
+      <c r="F92" t="s">
+        <v>322</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H92" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>324</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D93" t="s">
+        <v>320</v>
+      </c>
+      <c r="E93" t="s">
+        <v>321</v>
+      </c>
+      <c r="F93" t="s">
+        <v>322</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H93" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>326</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" t="s">
+        <v>320</v>
+      </c>
+      <c r="E94" t="s">
+        <v>321</v>
+      </c>
+      <c r="F94" t="s">
+        <v>322</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H94" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>328</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>29</v>
+      </c>
+      <c r="D95" t="s">
+        <v>320</v>
+      </c>
+      <c r="E95" t="s">
+        <v>321</v>
+      </c>
+      <c r="F95" t="s">
+        <v>322</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H95" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>330</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>32</v>
+      </c>
+      <c r="D96" t="s">
+        <v>320</v>
+      </c>
+      <c r="E96" t="s">
+        <v>321</v>
+      </c>
+      <c r="F96" t="s">
+        <v>322</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H96" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>332</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>36</v>
+      </c>
+      <c r="D97" t="s">
+        <v>320</v>
+      </c>
+      <c r="E97" t="s">
+        <v>321</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H97" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>334</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>40</v>
+      </c>
+      <c r="D98" t="s">
+        <v>320</v>
+      </c>
+      <c r="E98" t="s">
+        <v>321</v>
+      </c>
+      <c r="F98" t="s">
+        <v>322</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H98" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>336</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>52</v>
+      </c>
+      <c r="D99" t="s">
+        <v>320</v>
+      </c>
+      <c r="E99" t="s">
+        <v>321</v>
+      </c>
+      <c r="F99" t="s">
+        <v>322</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H99" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>338</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>67</v>
+      </c>
+      <c r="D100" t="s">
+        <v>320</v>
+      </c>
+      <c r="E100" t="s">
+        <v>321</v>
+      </c>
+      <c r="F100" t="s">
+        <v>322</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H100" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>340</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>70</v>
+      </c>
+      <c r="D101" t="s">
+        <v>320</v>
+      </c>
+      <c r="E101" t="s">
+        <v>321</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H101" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>342</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>74</v>
+      </c>
+      <c r="D102" t="s">
+        <v>320</v>
+      </c>
+      <c r="E102" t="s">
+        <v>321</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H102" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>344</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>77</v>
+      </c>
+      <c r="D103" t="s">
+        <v>320</v>
+      </c>
+      <c r="E103" t="s">
+        <v>321</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H103" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>346</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>88</v>
+      </c>
+      <c r="D104" t="s">
+        <v>320</v>
+      </c>
+      <c r="E104" t="s">
+        <v>321</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H104" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>349</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>95</v>
+      </c>
+      <c r="D105" t="s">
+        <v>320</v>
+      </c>
+      <c r="E105" t="s">
+        <v>321</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H105" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>352</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" t="s">
+        <v>353</v>
+      </c>
+      <c r="E106" t="s">
+        <v>354</v>
+      </c>
+      <c r="F106" t="s">
+        <v>355</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H106" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>357</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>17</v>
+      </c>
+      <c r="D107" t="s">
+        <v>353</v>
+      </c>
+      <c r="E107" t="s">
+        <v>354</v>
+      </c>
+      <c r="F107" t="s">
+        <v>355</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H107" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>359</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>21</v>
+      </c>
+      <c r="D108" t="s">
+        <v>353</v>
+      </c>
+      <c r="E108" t="s">
+        <v>354</v>
+      </c>
+      <c r="F108" t="s">
+        <v>355</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H108" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>361</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>353</v>
+      </c>
+      <c r="E109" t="s">
+        <v>354</v>
+      </c>
+      <c r="F109" t="s">
+        <v>355</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H109" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>363</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>29</v>
+      </c>
+      <c r="D110" t="s">
+        <v>353</v>
+      </c>
+      <c r="E110" t="s">
+        <v>354</v>
+      </c>
+      <c r="F110" t="s">
+        <v>355</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H110" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>365</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>32</v>
+      </c>
+      <c r="D111" t="s">
+        <v>353</v>
+      </c>
+      <c r="E111" t="s">
+        <v>354</v>
+      </c>
+      <c r="F111" t="s">
+        <v>355</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H111" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>367</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>36</v>
+      </c>
+      <c r="D112" t="s">
+        <v>353</v>
+      </c>
+      <c r="E112" t="s">
+        <v>354</v>
+      </c>
+      <c r="F112" t="s">
+        <v>355</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H112" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>369</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>40</v>
+      </c>
+      <c r="D113" t="s">
+        <v>353</v>
+      </c>
+      <c r="E113" t="s">
+        <v>354</v>
+      </c>
+      <c r="F113" t="s">
+        <v>355</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H113" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>371</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>48</v>
+      </c>
+      <c r="D114" t="s">
+        <v>353</v>
+      </c>
+      <c r="E114" t="s">
+        <v>354</v>
+      </c>
+      <c r="F114" t="s">
+        <v>355</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H114" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>373</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>52</v>
+      </c>
+      <c r="D115" t="s">
+        <v>353</v>
+      </c>
+      <c r="E115" t="s">
+        <v>354</v>
+      </c>
+      <c r="F115" t="s">
+        <v>355</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="H115" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>375</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>67</v>
+      </c>
+      <c r="D116" t="s">
+        <v>353</v>
+      </c>
+      <c r="E116" t="s">
+        <v>354</v>
+      </c>
+      <c r="F116" t="s">
+        <v>355</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H116" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>377</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>70</v>
+      </c>
+      <c r="D117" t="s">
+        <v>353</v>
+      </c>
+      <c r="E117" t="s">
+        <v>354</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H117" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>380</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>74</v>
+      </c>
+      <c r="D118" t="s">
+        <v>353</v>
+      </c>
+      <c r="E118" t="s">
+        <v>354</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H118" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>382</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>77</v>
+      </c>
+      <c r="D119" t="s">
+        <v>353</v>
+      </c>
+      <c r="E119" t="s">
+        <v>354</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="H119" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>384</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>88</v>
+      </c>
+      <c r="D120" t="s">
+        <v>353</v>
+      </c>
+      <c r="E120" t="s">
+        <v>354</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H120" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>386</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>95</v>
+      </c>
+      <c r="D121" t="s">
+        <v>353</v>
+      </c>
+      <c r="E121" t="s">
+        <v>354</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H121" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>388</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>67</v>
+      </c>
+      <c r="D122" t="s">
+        <v>389</v>
+      </c>
+      <c r="E122" t="s">
+        <v>390</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H122" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>392</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>70</v>
+      </c>
+      <c r="D123" t="s">
+        <v>389</v>
+      </c>
+      <c r="E123" t="s">
+        <v>390</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H123" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>394</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>77</v>
+      </c>
+      <c r="D124" t="s">
+        <v>389</v>
+      </c>
+      <c r="E124" t="s">
+        <v>390</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H124" t="s">
+        <v>389</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3323,50 +4864,94 @@
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>